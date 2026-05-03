--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henry Proudhon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henry-proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4075-5577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094217025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3433-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I focus on problems coupling metallurgy and computational mechanics where the crystallographic microstructure of the material is important. This has several important applications such as the propagation of short cracks, the deformation of polycrystalline materials and damage in contact mechanics. I make a heavy use of synchrotron radiation (in particular via X-ray tomography and diffraction) to probe the material in situ to retrieve three dimensional information about the microstructure, damage and strain evolutions. In the mean time I model the experiment with elasto-plastic constitutive behaviors at the crystal scale using the finite element method.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional maps regularization for high quality mesh morphing applied to shape registration in computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00366-025-02243-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-informed 3D surrogate model for elastic fields in polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Monteiro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 441, pp.117944. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.117944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling of Archaeological and Modern Flax Fiber: From Micro- to Macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib13060076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal super-resolution for fast image-based simulation of crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445, pp.118210. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D mosaicity of a single-crystal nickel-based superalloy by lab-based diffraction contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.116463. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Auxetic Behavior of Biomimetic Multimaterial and Region‐Specific Nanofibrous Fascicle‐Inspired Scaffolds via Synchrotron Multiscale Digital Volume Correlation: Innovative Building Blocks for the Enthesis Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sensini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stamati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202511660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100630v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a data platform for multimodal 4D mechanics of material microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, pp.113306. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Defects on Tensile Properties of Ancient and Modern Egyptian Flax Fibers: Multiscale X-Ray Microtomography and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina d'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib12120111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic 3D microstructure modeling of twinned polycrystals for investigating the mechanical behavior of γ -TiAl intermetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Monteiro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.112922. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flax fibre micro-structural features on composite damage observed through micro-CT characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.108118. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life prediction at mesoscopic scale of samples containing casting defects: A novel energy based non-local model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108485. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approach to understand the role of defects in damage mechanisms of flax fibers at bundle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.119025. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D strain heterogeneity and fracture studied by X-ray tomography and crystal plasticity in an aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Oddershede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.104146. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.104146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04737569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron X-ray multimodal experiment to study polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.379 - 389. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577522011705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Plastic Localization by Crystallographic Slip from Emerging Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.275-317. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-matsci-080921-102621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear loading of FCC/BCC Cu/Nb nanolaminates studied by in situ X-ray micro-diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Radchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 276, pp.111999. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2023.111999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intragranular plastic deformation localization in FCC polycrystals by Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devincre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.085021. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ad02b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of synthetic microstructures containing casting defects: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11852. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38719-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced diffraction techniques on the PSICHE beamline, Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (a2), pp.e802-e802. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273322089896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of bulk plasticity in a polycrystalline titanium alloy by diffraction contrast tomography and topotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.111891. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-022-00868-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal data augmentation for digital twining assisted by artificial intelligence in mechanics of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.971816. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.971816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microstructure on fatigue crack deviation in AA2050-T84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 858, pp.144120. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2022.144120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocavitation mechanisms in deformed High Density PolyEthylene (HDPE) using synchrotron radiation NanoTomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.123959. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plasticity of an aluminum 2024T351 thick rolled plate for cold forming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dragon-Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.463-474. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 4D mechanical testing of structural materials: The data challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100834. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2020.100834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory transmission diffraction Laue setup to evaluate single-crystal quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdène Guediche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Roméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.914-926. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576720006317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the reliability of fast Fourier transform-based crystal plasticity simulations of a polycrystalline material near a crack tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sangid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and aging dependence of strain‐induced crystallization and cavitation in highly crosslinked and filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berghezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cantournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.780-793. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the elasto-plastic behavior of architectured and nanostructured Cu-Nb composite wires and comparison with neutron diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Medy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Klosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the role of microstructure architecture on strength and ductility of Ni microwires by in-situ synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Bojjawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36472-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of the Anisotropic Damage of X100 Line Pipe Steel: Part I—In Situ Synchrotron Tomography Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.570-596. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Versatile Mechanical Testing Device for In Situ Synchrotron Tomography and Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.378-387. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using machine learning and a data-driven approach to identify the small fatigue crack driving force in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Computational Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41524-018-0094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent voiding mechanisms in polyamide 6 submitted to high stress triaxiality : experimental characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saintier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.351-371. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-017-9360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the 3D fatigue crack growth rate of short cracks using multimodal data via Bayesian network: in-situ experiments and crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.208-229. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional finite element analysis of shallow indentation of rough strain-hardening surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-018-0245-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient Bulk Polycrystal Plasticity Observed by Synchrotron In-Situ Topotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéninchault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2018-1-2018-18. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11102018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the elastic behavior of architectured and nanostructured Cu–Nb composite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Hervé-Luanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.148-162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Short Fatigue Crack Propagation in a 3D Experimental Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), 1600721, 9 p. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201600721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of the bone integration of coated poly(vinyl-alcohol) hydrogel fiber implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), 114, 11 p. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-017-5923-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing reliability of fatigue indicator parameters for small crack growth via a probabilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), 045010, 29 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa6c45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis on the local mechanical fields in polycrystalline 316LN stainless steel under cyclic fatigue loading : Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghidossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 696, pp.122-136. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiding mechanisms in deformed polyamide 6 observed at the nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4372-4383. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morphological Approach to the Modeling of the Cold Spray Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (8), pp.1838-1850. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-017-0624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulation of short fatigue crack propagation by finite element crystal plasticity and remeshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanox : a miniature mechanical stress rig designed for near-field X-ray diffraction imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéninchault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1474-1483. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577516013850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations by in-situ X-ray synchrotron computed tomography of the microstructural evolution of semi-crystalline Polyamide 11 during deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hochstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional quantification of anisotropic void evolution in deformed semi-crystalline polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of contact deformation regimes of an elastic-power plastic hardening sinusoidal asperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling diffraction contrast tomography with the finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéninchault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.903-912. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage micromechanisms in polyamide 6 ahead of a severe notch studied by in situ synchrotron laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.701-715. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201500316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle du comportement électrique de nano-composites Cu-Nb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Hervé-Luanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), pp.9. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional characterization of fatigue-relevant intermetallic particles in high-strength aluminium alloys using synchrotron X-ray nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erembert Nizery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.2731-2746. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2015.1076940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural simulations of the initiation and propagation of short fretting cracks in a Ti-6Al-4V contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2014.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity finite element simulation of crack growth in single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovoid morphology and distribution in deformed HDPE studied by magnified synchrotron radiation holotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.6439-6443. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of frictionless contact between a sinusoidal asperity and a rigid plane: Elastic and initially plastic deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical wear studies of porous Reactive Plasma Sprayed Ti-6Al-4V/TiN composite coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 311, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des paramètres affectant les profils d'usure en fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, 13 p. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation microstructurale de la propagation de fissures courtes dans un contact de fretting en TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ruiz-Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, 5 p. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2013063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiaxial stress state on morphology and spatial distribution of voids in deformed semicrystalline polymer assessed by x-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.4658-4668. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3005247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional characterisation and modelling of small fatigue corner cracks in high strength Al-alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.316-327. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D growth of a short fatigue crack within a polycrystalline microstructure studied using combined diffraction and phase-contrast X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La microstructure 3D des matériaux polycristallins vue sous la lumière synchrotron]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356-357, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile crack initiation and propagation assessed via in situ synchrotron radiation-computed laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.1010-1013. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of fretting crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (4), pp.685-694. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface contact analysis by means of the Finite Element Method and of a new reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (7-8), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ multi‐axial loading frame to probe elastomers using X‐ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cantournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.907-911. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049511024861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface contact analysis by means of the Finite Element Method and of a new reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339, pp.473-490. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for studying strain inhomogeneities in polycrystalline thin films during in situ thermal loading using coherent x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirchlechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Keckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), 12 p. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/3/035018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline materials using synchrotron X-ray imaging and diffraction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Marrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, décembre, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-010-0176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of coherent diffraction in elastoplastic polycrystalline aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage of semicrystalline polyamide 6 assessed by 3D X-ray tomography: From microstructural evolution to constitutive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Regrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (13), pp.1516-1525. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.22043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of toughness anisotropy in AA2139 Al-alloy sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Starink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3902-3915. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New opportunities for 3D materials science of polycrystalline materials at the micrometre lengthscale by combined use of X-ray diffraction and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 524, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- and three-dimensional characterizations of hot tears in a Al-Mg-Si alloy laser weld.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.324-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- and three-dimensional characterizations of hot tears in a Al-Mg-Si alloy laser weld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (3), pp.324-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of internal stresses on the plastic deformation of the Al-Mg-Si-Cu alloy AA6111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (5), pp.624-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of internal stresses on the plastic deformation of the Al-Mg-Si-Cu alloy AA6111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jm Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (05), pp.621-640. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430801894569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of a fretting crack using synchrotron X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (5), pp.782-793. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect and internal stresses in 6111 Aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, a paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and prediction of the fretting crack initiation: introduction of the (P,Q,N) representation and definition of a variable process volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Yantio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (7), pp.707-713. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of fretting fatigue damage using synchrotron X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1106-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional visualisation of fatigue cracks in metals using high resolution synchrotron X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1019-1024. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328406X114135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional imaging of damage in structural materials using high resolution micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 238 (1-4), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fretting crack initiation prediction taking into account the surface roughness and the crack nucleation process volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (5), pp.569-579. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real-time and fully 3D examination of the microstructure evolution to FE simulation of crack initiation and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Hourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode spectrale de représentation et d'appariement de nœuds de deux maillages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of plastic strain localisation in polycrystals by Discrete Dislocation Dynamics and crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devincre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Multiscale Materials Modeling (MMM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallographic twins on the elasto-plastic response of polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Monteiro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Symposium on Continuum Models and Discrete Systems, Paris, France – 26-30 June 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.89-103, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding crystallographic effects on strain localization in a 6016 aluminium alloy under plane strain tension using correlative X-ray lab tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Oddershede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of clustered defects on HCF properties of Nibased superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diffraction microstructure imaging and FFT simulations to study polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of defects on high cycle fatigue properties of a cast nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-DIC Analysis of Projected 3D data for a 6xxx Aluminium Alloy Under Plane Strain Tension Imaged by in situ Absorption Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Oddershede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSSM International Conference on Advances in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray 4D multimodal testing & simulations to study crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques et réduction de modèle d'éprouvettes de fatigue en superalliage monocristallin base Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of clustered defects on the fatigue performance of IN100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovoid morphology and distribution in deformed High Density PolyEthylene observed at the nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEX2019 - 13th International Conference on Advanced Computational Engineering and Experimenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Experiments and Models via a Bayesian Network Approach to Predict Short Fatigue Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Probabilistic Framework Combining Experiments and Simulations to Identify the Small Crack Driving Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of residual stress and strain on the fatigue crack propagation in Al2024T351 structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dragon-Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the relevant parameters for a mesoscopic fatigue criterion using crystal plasticity finite element simulations of polycrystalline aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ghidossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI (FATDXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructurally-short crack growth driving force identification: combining DCT, PCT, crystal plasticity simulation and machine learning technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on 3D Materials Science (3DMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, St. Charles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructurally-Short Crack Growth Driving Force Identification: Combining DCT, PCT, Crystal Plasticity Simulations and Machine Learning Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline FE Modeling of Deformation and Fatigue Cracking Using Experimental 3D Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann y Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on 3D Materials Science (3DMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A morphological approach to the modeling of the cold spray process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mapping of Polycrystalline Materials by X-ray Diffraction Imaging Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on 3D Materials Science (3DMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intermetallic particles on shot fatigue crack initiation in AA2050-T8 and AA7050-T7451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erembert Nizery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue design &amp; material defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.07003, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141207003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of short fatigue crack propagation by 3D synchrotron imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann y Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2014, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray micro-tomography and modeling of cold sprayed coated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.886-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particles on short fatigue crack initiation in 2050-T8 and 7050-T74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erembert Nizery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Daniélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aluminium Alloys 2014 - ICAA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1067-1073, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surface roughness on plastic strain localization in polycrystalline aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue design &amp; material defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M ; ENSAM, Jun 2014, Paris, France. 3 p., </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141206009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of stress corrosion cracking in pre-strained austenitic stainless steels exposed to primary water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Asheville, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des champs mécaniques locaux dans les agrégats polycristallins sous chargements cycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghidossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local approach of fracture on semi-crystalline polymers : contribution of X-ray laminography technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beijing, China. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational analysis of toughness anisotropy in an AA2139 Al-alloy for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Starink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la rugosité de surface sur les champs mécaniques locaux dans les agrégats polycristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.a_M7T7GKFG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron imaging characterization and numerical simulation of short fatigue crack propagation in polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining X-ray microtomography with the finite elements method to study damage and cracking in structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2013 - 142nd annual meeting &amp; exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Antonio, Texas, United States. pp.1165-1173, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118663547.ch142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERAP'7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.288-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image processing of Ag-based composite powders for the modeling of the cold spray process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zeralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal spray 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Houston, United States. pp.259-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics of materials in contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European conference on fracture- ECF 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kazan, Russia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of delamination induced by laser drilling of thermally sprayed TBC interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal spray 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Houston, United States. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact between rough surfaces : crystal plasticity influence on the contact tightness estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th world congress on computational mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale finite element computations using real grain microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st World Congress on Integrated Computational Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seven Springs, United States. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the contact between rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on heterogeneous material mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contact entre surfaces rugueuses par la méthode des éléments finis et par un nouveau modèle numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la diffraction cohérente d'un film polycristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiaxial stress state assessed by 3D X-Ray tomography on semi crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of nano-objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Autrans, France. pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OS05‐1‐1 3D Characterisation of Damage Mechanisms In Lightweight Structural Materials Using Synchrotron X‐rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstracts of ATEM: International Conference on Advanced Technology in Experimental Mechanics: Asian Conference on Experimental Mechanics 2011.10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.\_OS05--1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis de la déformation de polycristaux à partir d'images de tomographie par contraste de diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ synchrotron-radiation computed laminography observation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale finite element simulations of polycrystalline aggregates: applications to X-ray diffraction and imaging for fatigue metal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Risø International Symposium on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roskilde, Denmark. pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the flat to slant crack transition in ductile thin sheet material : simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale de l'amorçage de la CSC des aciers inoxydables austénitiques pré-déformés en milieu primaire de REP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Herms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grain microstructure of polycrystalline materials as revealed by the combined use of synchrotron X-ray imaging and diffraction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts about the optimum data acquisition geometry and time resolution of monochromatic beam x-ray diﬀraction microscopy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Risø International Symposium on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roskilde, Denmark. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOUGHTS ABOUT THE OPTIMUM DATA ACQUISITION GEOMETRYAND TIME RESOLUTION OF MONOCHROMATIC BEAM X‐RAY DIFFRACTION MICROSCOPY EXPERIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstracts of Risø International Symposium on Materials Science: Challenges in materials science and possibilities in 3D and 4D characterization techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline materials by X-ray diffraction contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat 2010 - Nouvelles approches en mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Cracks in Polycrystalline Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Curtit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Musienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference (ESMC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la microstructure sur la propagation des fissures de fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the effect of crystallography on the three dimensional nucleation and growth of fatigue cracks in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of texture analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pittsburgh, United States. pp.657-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction cohérente d'un film polycristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature dependence of the Bauschinger effect in AA6111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Poole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA 11, International conference on aluminium alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.1641-1646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron imaging and diffraction for In Situ 3D characterization of polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. D. Brancherie, P. Feissel, S. Bouvier, A. Ibrahimbegović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From microstructure investigations to multiscale modeling : bridging the gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.1-39, 2017, 9781786302595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact et surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">direction : M. Clavel, P. Bompard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endommagement et rupture des matériaux 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.267-293, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId553"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Henry Proudhon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">henry-proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4075-5577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094217025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3433-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I focus on problems coupling metallurgy and computational mechanics where the crystallographic microstructure of the material is important. This has several important applications such as the propagation of short cracks, the deformation of polycrystalline materials and damage in contact mechanics. I make a heavy use of synchrotron radiation (in particular via X-ray tomography and diffraction) to probe the material in situ to retrieve three dimensional information about the microstructure, damage and strain evolutions. In the mean time I model the experiment with elasto-plastic constitutive behaviors at the crystal scale using the finite element method.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional maps regularization for high quality mesh morphing applied to shape registration in computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00366-025-02243-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ 3D X-ray tomography under high-pressure H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Direct observation and quantification of hydrogen-induced damage evolution in steel during tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Okumko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bolitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.154770. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2026.154770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Investigation of Plasticity Mechanisms of the $\beta $ Phase in (Ni, Pt)Al Bond Coats During Thermal Cycling by High-Energy X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gailliegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57, pp.2413-2429. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-025-08103-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Auxetic Behavior of Biomimetic Multimaterial and Region‐Specific Nanofibrous Fascicle‐Inspired Scaffolds via Synchrotron Multiscale Digital Volume Correlation: Innovative Building Blocks for the Enthesis Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sensini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stamati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bratislav Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202511660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip localization and grain boundary sliding analysis at sub-voxel resolution using phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Damas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100060. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmater.2025.100060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on elastic properties of an oxygen-graded titanium: Experimental and computational analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 259, pp.114801. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-informed 3D surrogate model for elastic fields in polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Monteiro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 441, pp.117944. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.117944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling of Archaeological and Modern Flax Fiber: From Micro- to Macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib13060076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal super-resolution for fast image-based simulation of crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445, pp.118210. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D mosaicity of a single-crystal nickel-based superalloy by lab-based diffraction contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexiane Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.116463. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Defects on Tensile Properties of Ancient and Modern Egyptian Flax Fibers: Multiscale X-Ray Microtomography and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina d'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib12120111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100630v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a data platform for multimodal 4D mechanics of material microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, pp.113306. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic 3D microstructure modeling of twinned polycrystals for investigating the mechanical behavior of γ -TiAl intermetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Monteiro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238, pp.112922. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flax fibre micro-structural features on composite damage observed through micro-CT characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.108118. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life prediction at mesoscopic scale of samples containing casting defects: A novel energy based non-local model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108485. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiebaud Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D strain heterogeneity and fracture studied by X-ray tomography and crystal plasticity in an aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Oddershede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.104146. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.104146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04737569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approach to understand the role of defects in damage mechanisms of flax fibers at bundle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.119025. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of synthetic microstructures containing casting defects: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11852. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38719-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intragranular plastic deformation localization in FCC polycrystals by Discrete Dislocation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devincre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.085021. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/ad02b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron X-ray multimodal experiment to study polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.379 - 389. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577522011705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Plastic Localization by Crystallographic Slip from Emerging Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Charpagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.275-317. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-matsci-080921-102621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear loading of FCC/BCC Cu/Nb nanolaminates studied by in situ X-ray micro-diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Radchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 276, pp.111999. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2023.111999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-022-00868-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced diffraction techniques on the PSICHE beamline, Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Godec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (a2), pp.e802-e802. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273322089896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of bulk plasticity in a polycrystalline titanium alloy by diffraction contrast tomography and topotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Echlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.111891. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal data augmentation for digital twining assisted by artificial intelligence in mechanics of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.971816. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.971816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microstructure on fatigue crack deviation in AA2050-T84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Irmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 858, pp.144120. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2022.144120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocavitation mechanisms in deformed High Density PolyEthylene (HDPE) using synchrotron radiation NanoTomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.123959. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P C Bertoldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory transmission diffraction Laue setup to evaluate single-crystal quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdène Guediche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Roméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.914-926. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576720006317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hosdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blaysat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling plasticity of an aluminum 2024T351 thick rolled plate for cold forming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dragon-Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.463-474. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 4D mechanical testing of structural materials: The data challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100834. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2020.100834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the reliability of fast Fourier transform-based crystal plasticity simulations of a polycrystalline material near a crack tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sangid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and aging dependence of strain‐induced crystallization and cavitation in highly crosslinked and filled natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berghezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cantournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.780-793. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the role of microstructure architecture on strength and ductility of Ni microwires by in-situ synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Bojjawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36472-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the elasto-plastic behavior of architectured and nanostructured Cu-Nb composite wires and comparison with neutron diffraction experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Medy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Klosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of the Anisotropic Damage of X100 Line Pipe Steel: Part I—In Situ Synchrotron Tomography Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.570-596. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Versatile Mechanical Testing Device for In Situ Synchrotron Tomography and Diffraction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.378-387. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipient Bulk Polycrystal Plasticity Observed by Synchrotron In-Situ Topotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéninchault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.2018-1-2018-18. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11102018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent voiding mechanisms in polyamide 6 submitted to high stress triaxiality : experimental characterisation and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saintier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.351-371. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-017-9360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using machine learning and a data-driven approach to identify the small fatigue crack driving force in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Computational Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41524-018-0094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the 3D fatigue crack growth rate of short cracks using multimodal data via Bayesian network: in-situ experiments and crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.208-229. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional finite element analysis of shallow indentation of rough strain-hardening surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-018-0245-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morphological Approach to the Modeling of the Cold Spray Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (8), pp.1838-1850. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-017-0624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Short Fatigue Crack Propagation in a 3D Experimental Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), 1600721, 9 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201600721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of the bone integration of coated poly(vinyl-alcohol) hydrogel fiber implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Ku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), 114, 11 p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-017-5923-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing reliability of fatigue indicator parameters for small crack growth via a probabilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), 045010, 29 p. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-651X/aa6c45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the elastic behavior of architectured and nanostructured Cu–Nb composite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Hervé-Luanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.148-162. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis on the local mechanical fields in polycrystalline 316LN stainless steel under cyclic fatigue loading : Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghidossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 696, pp.122-136. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiding mechanisms in deformed polyamide 6 observed at the nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4372-4383. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural versus microstructural evolution of semi-crystalline polymers during necking under tension: Influence of the skin-core effects, the relative humidity and the strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations by in-situ X-ray synchrotron computed tomography of the microstructural evolution of semi-crystalline Polyamide 11 during deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hochstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulation of short fatigue crack propagation by finite element crystal plasticity and remeshing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanox : a miniature mechanical stress rig designed for near-field X-ray diffraction imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéninchault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1474-1483. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577516013850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional quantification of anisotropic void evolution in deformed semi-crystalline polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of contact deformation regimes of an elastic-power plastic hardening sinusoidal asperity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of voiding mechanisms in semi-crystalline polyamide 6 during tensile and creep tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling diffraction contrast tomography with the finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guéninchault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.903-912. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201500414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D damage micromechanisms in polyamide 6 ahead of a severe notch studied by in situ synchrotron laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.701-715. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201500316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle du comportement électrique de nano-composites Cu-Nb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Hervé-Luanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), pp.9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional characterization of fatigue-relevant intermetallic particles in high-strength aluminium alloys using synchrotron X-ray nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erembert Nizery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.2731-2746. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2015.1076940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity finite element simulation of crack growth in single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovoid morphology and distribution in deformed HDPE studied by magnified synchrotron radiation holotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.6439-6443. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural simulations of the initiation and propagation of short fretting cracks in a Ti-6Al-4V contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2014.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of frictionless contact between a sinusoidal asperity and a rigid plane: Elastic and initially plastic deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical wear studies of porous Reactive Plasma Sprayed Ti-6Al-4V/TiN composite coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 311, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des paramètres affectant les profils d'usure en fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, 13 p. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation microstructurale de la propagation de fissures courtes dans un contact de fretting en TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ruiz-Sabariego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, 5 p. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2013063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multiaxial stress state on morphology and spatial distribution of voids in deformed semicrystalline polymer assessed by x-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.4658-4668. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3005247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional characterisation and modelling of small fatigue corner cracks in high strength Al-alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.316-327. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La microstructure 3D des matériaux polycristallins vue sous la lumière synchrotron]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356-357, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile crack initiation and propagation assessed via in situ synchrotron radiation-computed laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.1010-1013. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D growth of a short fatigue crack within a polycrystalline microstructure studied using combined diffraction and phase-contrast X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of fretting crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (4), pp.685-694. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface contact analysis by means of the Finite Element Method and of a new reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (7-8), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ multi‐axial loading frame to probe elastomers using X‐ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cantournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.907-911. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049511024861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface contact analysis by means of the Finite Element Method and of a new reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339, pp.473-490. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage of semicrystalline polyamide 6 assessed by 3D X-ray tomography: From microstructural evolution to constitutive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Regrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (13), pp.1516-1525. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.22043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of coherent diffraction in elastoplastic polycrystalline aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline materials using synchrotron X-ray imaging and diffraction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Marrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, décembre, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-010-0176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for studying strain inhomogeneities in polycrystalline thin films during in situ thermal loading using coherent x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirchlechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Keckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), 12 p. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/3/035018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New opportunities for 3D materials science of polycrystalline materials at the micrometre lengthscale by combined use of X-ray diffraction and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 524, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of toughness anisotropy in AA2139 Al-alloy sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Starink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3902-3915. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- and three-dimensional characterizations of hot tears in a Al-Mg-Si alloy laser weld.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (3), pp.324-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of internal stresses on the plastic deformation of the Al-Mg-Si-Cu alloy AA6111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (5), pp.624-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of internal stresses on the plastic deformation of the Al-Mg-Si-Cu alloy AA6111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren J Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jm Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (05), pp.621-640. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430801894569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional study of a fretting crack using synchrotron X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (5), pp.782-793. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect and internal stresses in 6111 Aluminium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, a paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and prediction of the fretting crack initiation: introduction of the (P,Q,N) representation and definition of a variable process volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Yantio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (7), pp.707-713. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of fretting fatigue damage using synchrotron X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1106-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional visualisation of fatigue cracks in metals using high resolution synchrotron X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1019-1024. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174328406X114135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional imaging of damage in structural materials using high resolution micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 238 (1-4), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fretting crack initiation prediction taking into account the surface roughness and the crack nucleation process volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (5), pp.569-579. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real-time and fully 3D examination of the microstructure evolution to FE simulation of crack initiation and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Hourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode spectrale de représentation et d'appariement de nœuds de deux maillages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of plastic strain localisation in polycrystals by Discrete Dislocation Dynamics and crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Joste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Devincre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Multiscale Materials Modeling (MMM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallographic twins on the elasto-plastic response of polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Monteiro Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Symposium on Continuum Models and Discrete Systems, Paris, France – 26-30 June 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.89-103, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diffraction microstructure imaging and FFT simulations to study polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of clustered defects on HCF properties of Nibased superalloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding crystallographic effects on strain localization in a 6016 aluminium alloy under plane strain tension using correlative X-ray lab tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Oddershede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of clustered defects on the fatigue performance of IN100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques et réduction de modèle d'éprouvettes de fatigue en superalliage monocristallin base Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Remacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of defects on high cycle fatigue properties of a cast nickel-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Kalkur Matpadi Raghavendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-DIC Analysis of Projected 3D data for a 6xxx Aluminium Alloy Under Plane Strain Tension Imaged by in situ Absorption Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Oddershede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSSM International Conference on Advances in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray 4D multimodal testing & simulations to study crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovoid morphology and distribution in deformed High Density PolyEthylene observed at the nanometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEX2019 - 13th International Conference on Advanced Computational Engineering and Experimenting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Experiments and Models via a Bayesian Network Approach to Predict Short Fatigue Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Probabilistic Framework Combining Experiments and Simulations to Identify the Small Crack Driving Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of residual stress and strain on the fatigue crack propagation in Al2024T351 structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dragon-Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the relevant parameters for a mesoscopic fatigue criterion using crystal plasticity finite element simulations of polycrystalline aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ghidossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI (FATDXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructurally-short crack growth driving force identification: combining DCT, PCT, crystal plasticity simulation and machine learning technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on 3D Materials Science (3DMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, St. Charles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructurally-Short Crack Growth Driving Force Identification: Combining DCT, PCT, Crystal Plasticity Simulations and Machine Learning Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rovinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Sangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A. Lebensohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intermetallic particles on shot fatigue crack initiation in AA2050-T8 and AA7050-T7451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erembert Nizery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue design &amp; material defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.07003, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141207003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A morphological approach to the modeling of the cold spray process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline FE Modeling of Deformation and Fatigue Cracking Using Experimental 3D Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann y Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on 3D Materials Science (3DMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mapping of Polycrystalline Materials by X-ray Diffraction Imaging Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on 3D Materials Science (3DMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray micro-tomography and modeling of cold sprayed coated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.886-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of short fatigue crack propagation by 3D synchrotron imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann y Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Sep 2014, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particles on short fatigue crack initiation in 2050-T8 and 7050-T74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erembert Nizery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Daniélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aluminium Alloys 2014 - ICAA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1067-1073, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surface roughness on plastic strain localization in polycrystalline aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue design &amp; material defects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M ; ENSAM, Jun 2014, Paris, France. 3 p., </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141206009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining X-ray microtomography with the finite elements method to study damage and cracking in structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2013 - 142nd annual meeting &amp; exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Antonio, Texas, United States. pp.1165-1173, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118663547.ch142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron imaging characterization and numerical simulation of short fatigue crack propagation in polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS 2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la rugosité de surface sur les champs mécaniques locaux dans les agrégats polycristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.a_M7T7GKFG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des champs mécaniques locaux dans les agrégats polycristallins sous chargements cycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghidossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of stress corrosion cracking in pre-strained austenitic stainless steels exposed to primary water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental degradation of materials in nuclear power systems - water reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Asheville, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational analysis of toughness anisotropy in an AA2139 Al-alloy for aerospace applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Starink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local approach of fracture on semi-crystalline polymers : contribution of X-ray laminography technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beijing, China. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASERAP'7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.288-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image processing of Ag-based composite powders for the modeling of the cold spray process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Zeralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal spray 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Houston, United States. pp.259-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics of materials in contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European conference on fracture- ECF 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kazan, Russia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of delamination induced by laser drilling of thermally sprayed TBC interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal spray 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Houston, United States. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact between rough surfaces : crystal plasticity influence on the contact tightness estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th world congress on computational mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis de la déformation de polycristaux à partir d'images de tomographie par contraste de diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ synchrotron-radiation computed laminography observation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la diffraction cohérente d'un film polycristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiaxial stress state assessed by 3D X-Ray tomography on semi crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale finite element computations using real grain microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st World Congress on Integrated Computational Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Seven Springs, United States. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the contact between rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on heterogeneous material mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contact entre surfaces rugueuses par la méthode des éléments finis et par un nouveau modèle numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of nano-objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Autrans, France. pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OS05‐1‐1 3D Characterisation of Damage Mechanisms In Lightweight Structural Materials Using Synchrotron X‐rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstracts of ATEM: International Conference on Advanced Technology in Experimental Mechanics: Asian Conference on Experimental Mechanics 2011.10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.\_OS05--1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the flat to slant crack transition in ductile thin sheet material : simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale de l'amorçage de la CSC des aciers inoxydables austénitiques pré-déformés en milieu primaire de REP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Herms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale finite element simulations of polycrystalline aggregates: applications to X-ray diffraction and imaging for fatigue metal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Risø International Symposium on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roskilde, Denmark. pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grain microstructure of polycrystalline materials as revealed by the combined use of synchrotron X-ray imaging and diffraction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts about the optimum data acquisition geometry and time resolution of monochromatic beam x-ray diﬀraction microscopy experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Risø International Symposium on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Roskilde, Denmark. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOUGHTS ABOUT THE OPTIMUM DATA ACQUISITION GEOMETRYAND TIME RESOLUTION OF MONOCHROMATIC BEAM X‐RAY DIFFRACTION MICROSCOPY EXPERIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Abstracts of Risø International Symposium on Materials Science: Challenges in materials science and possibilities in 3D and 4D characterization techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polycrystalline materials by X-ray diffraction contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reischig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat 2010 - Nouvelles approches en mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the effect of crystallography on the three dimensional nucleation and growth of fatigue cracks in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of texture analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pittsburgh, United States. pp.657-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la microstructure sur la propagation des fissures de fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction cohérente d'un film polycristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Cracks in Polycrystalline Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Curtit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Musienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUROMECH Solid Mechanics Conference (ESMC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature dependence of the Bauschinger effect in AA6111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Poole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAA 11, International conference on aluminium alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.1641-1646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron imaging and diffraction for In Situ 3D characterization of polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. D. Brancherie, P. Feissel, S. Bouvier, A. Ibrahimbegović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From microstructure investigations to multiscale modeling : bridging the gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.1-39, 2017, 9781786302595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact et surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">direction : M. Clavel, P. Bompard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endommagement et rupture des matériaux 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.267-293, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId559"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA91F474"/>
+    <w:nsid w:val="7E15AD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-proudhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4075-5577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094217025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3433-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteiro Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rieder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasuki Rajakumaran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13060076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bachmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sensini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giacomini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511660" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ribart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12120111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112922" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Kalkur Matpadi Raghavendra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108485" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04737569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Oddershede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.104146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522011705" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Stinville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Charpagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-080921-102621" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Radchenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad02b0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38719-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322089896" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111891" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Azzouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dragon-Louiset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2020.100834" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijd&#232;ne Guediche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006317" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovinelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sangid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.02.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demassieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24832" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266595v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Gu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Medy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.04.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Arya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Bojjawar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36472-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00165-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00143-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-018-0094-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9360-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355854v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghui Gao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-018-0245-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;ninchault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11102018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638339v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.022" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600721" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5923-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa6c45" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518940v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghidossi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacoste" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.04.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faessel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0624-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269595v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.05.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4D20TMT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516013850" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.08.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD807TX7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Morgeneyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337825v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reischig" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500414" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJ70SB9K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145858v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Dubois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237840v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erembert Nizery" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1076940" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00966174v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtao Sun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.01.024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVCJ749-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.061" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LB4VMHT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102339v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roirand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.022" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6JMW7HK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M39X87Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955598v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savkova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871224v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2013069" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QJ0PNQKF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871222v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2013063" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3FSJWTQC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725911v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3005247" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moffat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sinclair" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.12.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SRM56NJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Lauridsen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.063" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54JN3VJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646677v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrow" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652978v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.09.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJCT07R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567222v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.11.016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02043762v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Durand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X1NG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675996v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049511024861" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491060v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534470v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Marrow" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-010-0176-6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542459v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.07.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL78PNQF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509794v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Regrain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22043" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00413654v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Starink" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.04.046" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0MW1QJ6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00423791v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reischig" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Lauridsen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH960R9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433935v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suery" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354352v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358498v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Poole" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513861v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J Poole" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jm Brechet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801894569" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434185v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.06.019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204456v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333260v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Yantio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.09.005" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436195v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328406X114135" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.021" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180854v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.09.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444432v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hourdou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834670v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385959v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345220v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346313v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345207v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345192v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890762v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345608v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717626v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02511032v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ovalle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738278v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Sangid" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lebensohn" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580015v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707914v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580019v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ghidossi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116315v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580016v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann y Guilhem" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Reischig" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055132v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580031v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nervo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Danielou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141207003" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055136v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305626v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dani&#233;lou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.296" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113183v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141206009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999009v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huguenin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaillant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941287v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853439v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822196v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018023v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579913v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874745v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663547.ch142" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714469v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zeralli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765455v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714459v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765155v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662326v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661514v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592719v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664496v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640085v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675597v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669942v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffiere" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592918v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640128v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531211v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541090v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570529v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herms" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534495v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530993v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669981v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534494v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580020v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Curtit" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Musienko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399550v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822673v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391414v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336609v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Poole" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723238v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462323v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/henry-proudhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4075-5577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094217025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3433-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Santana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bolitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08103-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sensini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giacomini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Damas Resende" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmater.2025.100060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteiro Fernandes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rieder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Neumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasuki Rajakumaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13060076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Arnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bachmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116463" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12120111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ribart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Kalkur Matpadi Raghavendra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108485" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04737569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Oddershede" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.104146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38719-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad02b0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P C Bertoldo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522011705" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Stinville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Charpagne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ludwig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-080921-102621" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornelius" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sahay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Radchenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322089896" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767562v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Callahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111891" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03815959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Belkacemi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144120" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijd&#232;ne Guediche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Rom&#233;ro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006317" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Azzouz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dragon-Louiset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926097v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2020.100834" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sangid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.02.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demassieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24832" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Arya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Bojjawar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36472-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266595v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Gu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Medy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.04.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shinohara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00165-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00143-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;ninchault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11102018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9360-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-018-0094-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729179v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghui Gao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-018-0245-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061218v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faessel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0624-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599912v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600721" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Villain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bachy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5923-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540936v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa6c45" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638339v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghidossi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacoste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.04.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549074v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00727" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717685v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.09.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJ2GRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.05.022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4D20TMT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516013850" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFM1DCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417997v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.08.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD807TX7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Morgeneyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337825v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reischig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500414" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJ70SB9K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402600v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Cheng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500316" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145858v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Dubois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erembert Nizery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1076940" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078756v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.061" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LB4VMHT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roirand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6JMW7HK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00966174v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nigro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtao Sun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.01.024" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVCJ749-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055452v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.06.009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M39X87Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955598v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savkova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2013069" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QJ0PNQKF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871222v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2013063" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3FSJWTQC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725911v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3005247" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685017v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moffat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sinclair" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.12.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SRM56NJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646677v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbig" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrow" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652978v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.09.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCJCT07R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527628v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Lauridsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.063" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54JN3VJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567222v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.11.016" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02043762v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Durand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X1NG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675996v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mocuta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049511024861" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624090v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509794v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Regrain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22043" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542459v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.07.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL78PNQF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534470v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbig" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Marrow" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-010-0176-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491060v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035018" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00423791v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reischig" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Lauridsen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH960R9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00413654v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Starink" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.04.046" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0MW1QJ6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433935v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suery" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358498v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Poole" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513861v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren J Poole" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jm Brechet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801894569" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.06.019" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204456v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333260v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Yantio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.09.005" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436155v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436195v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrie" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328406X114135" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436877v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.021" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180854v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.09.001" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444432v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hourdou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834670v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385959v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345207v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346313v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345220v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717626v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345192v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890762v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345608v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02511032v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ovalle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738278v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Sangid" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lebensohn" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580015v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707914v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580019v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ghidossi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116315v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580016v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814317v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Danielou" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141207003" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055132v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann y Guilhem" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Reischig" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580031v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nervo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055136v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113105v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305626v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dani&#233;lou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.296" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113183v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141206009" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663547.ch142" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579913v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018023v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941287v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999009v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Huguenin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vaillant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853439v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714469v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zeralli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765455v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714459v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765155v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592918v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640128v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664496v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640085v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662326v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661514v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592719v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675597v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669942v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffiere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541090v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570529v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Herms" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531211v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534495v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530993v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669981v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534494v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822673v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399550v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391414v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580020v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Curtit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Musienko" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336609v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazeli" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Poole" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723238v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462323v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>