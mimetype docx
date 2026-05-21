--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -669,247 +669,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composer le son des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Torgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildproject : revue d'écologie culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De sonishe ervaring. Een gids van alledaagse geluiden (geselecteerde passages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Torgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OASE Tidschrift voor architectuur / Journal for Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78, pp.126-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire des sons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Torgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995580v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00995579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur l'environnement sonore : de la lutte contre le bruit à la maîtrise du confort sonore</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic experience, a guide to everyday sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Torgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2592,51 +2592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'écoute de l'environnement : répertoire des effets sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Torgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174 p., 1995, 2-86364-078-X</w:t>
             </w:r>
           </w:p>
@@ -3896,151 +3896,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Torgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mon dimanche idéal !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Torgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp. 90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995575v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00995574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5674,51 +5674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.122.0157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/a-l-ecoute-de-l-environnement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Strohl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3253" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516784v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semidor-Signoret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lapraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Motte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fulcrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.122.0157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/a-l-ecoute-de-l-environnement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Strohl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3253" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516784v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semidor-Signoret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lapraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Motte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fulcrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>