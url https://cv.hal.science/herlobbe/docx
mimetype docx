--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,987 +100,987 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
+                <w:t xml:space="preserve">Sternoclavicular arthropathy revealing secondary syphilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+                <w:t xml:space="preserve">Céline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fortanier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (11), pp.6009-6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253512v1</w:t>
+                <w:t xml:space="preserve">hal-05397201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Heiblig</w:t>
+                <w:t xml:space="preserve">Lin Pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (6), pp.e70156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clinical predictive score of high liver iron content in metabolic hyperferritinemia: a retrospective cohort pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lotfi Boughzala</w:t>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12876-025-03891-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395431v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure Red Cell Aplasia Associated With Thymic Tumors, a Nationwide Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A clinical predictive score of high liver iron content in metabolic hyperferritinemia: a retrospective cohort pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hemmer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.70068⟩</w:t>
+              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12876-025-03891-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395315v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sternoclavicular arthropathy revealing secondary syphilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pure Red Cell Aplasia Associated With Thymic Tumors, a Nationwide Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Terriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (11), pp.6009-6010. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (12), pp.2230-2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.70068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397201v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Thrombotic Risk of Thrombopoietin Receptor Agonists for Immune Thrombocytopenia Secondary to Systemic Lupus and Antiphospholipid Syndrome: French Experience With 80 Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of iron status with elexacaftor tezacaftor ivacaftor therapy is associated with the correction of systemic inflammation and improvement of lung function: a one-year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Marques</w:t>
+                <w:t xml:space="preserve">Maël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Moulis</w:t>
+                <w:t xml:space="preserve">Marie Roux-Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viallard</w:t>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.70052⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02296-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353791v1</w:t>
+                <w:t xml:space="preserve">hal-05142764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of iron status with elexacaftor tezacaftor ivacaftor therapy is associated with the correction of systemic inflammation and improvement of lung function: a one-year prospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Efficacy and Thrombotic Risk of Thrombopoietin Receptor Agonists for Immune Thrombocytopenia Secondary to Systemic Lupus and Antiphospholipid Syndrome: French Experience With 80 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Richard</w:t>
+                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Roux-Perceval</w:t>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+                <w:t xml:space="preserve">Jean-François Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.17394. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (11), pp.1972-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02296-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142764v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fortanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Briantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 272 (6), pp.401. </w:t>
@@ -1112,965 +1112,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+                <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 83 (10), pp.1358-1367. </w:t>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253516v1</w:t>
+                <w:t xml:space="preserve">hal-04888392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CARMEN-France registry of adult patients with immune thrombocytopenia and autoimmune hemolytic anemia in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Godeau</w:t>
+                <w:t xml:space="preserve">Alexis Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Ackermann</w:t>
+                <w:t xml:space="preserve">Valentin Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.006⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886338v1</w:t>
+                <w:t xml:space="preserve">hal-04888717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">The CARMEN-France registry of adult patients with immune thrombocytopenia and autoimmune hemolytic anemia in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mathian</w:t>
+                <w:t xml:space="preserve">Marc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lacombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+                <w:t xml:space="preserve">Bertrand Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Adélaïde</w:t>
+                <w:t xml:space="preserve">Felix Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (9), pp.543-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888717v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin de Valence</w:t>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delaune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
+              <w:t xml:space="preserve">, 2024, 83 (10), pp.1358-1367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888392v1</w:t>
+                <w:t xml:space="preserve">hal-05253516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+                <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711359v1</w:t>
+                <w:t xml:space="preserve">hal-05253517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eicosanoids and Oxylipin Signature in Hereditary Hemochromatosis Patients Are Similar to Dysmetabolic Iron Overload Syndrome Patients but Are Impacted by Dietary Iron Absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Dalle</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mouloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Mazur</w:t>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000536657⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604466v1</w:t>
+                <w:t xml:space="preserve">hal-04711359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Eicosanoids and Oxylipin Signature in Hereditary Hemochromatosis Patients Are Similar to Dysmetabolic Iron Overload Syndrome Patients but Are Impacted by Dietary Iron Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (3), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000536657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253517v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulins for the treatment of prolonged COVID-19 in immunocompromised patients: a brief report</w:t>
               </w:r>
@@ -2184,118 +2184,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et traitement d’une surcharge en fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’érythroblastopénie : diagnostic, classification, traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44 (12), pp.656-661. </w:t>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2022.10.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404026v1</w:t>
+                <w:t xml:space="preserve">hal-05397182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
               </w:r>
@@ -2307,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Zakine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loula Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Mekinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,214 +2396,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érythroblastopénie : diagnostic, classification, traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et traitement d’une surcharge en fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44 (1), pp.19-26. </w:t>
+              <w:t xml:space="preserve">, 2023, 44 (12), pp.656-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2022.10.385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397182v1</w:t>
+                <w:t xml:space="preserve">hal-05404026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Annals of the Rheumatic Diseases, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519630v1</w:t>
@@ -2627,90 +2627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment strategy for acquired pure red cell aplasia: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2751,563 +2751,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Deficiency in Cystic Fibrosis: A Cross-Sectional Single-Centre Study in a Referral Adult Centre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further Characterization of Clinical and Laboratory Features in VEXAS Syndrome: Large-scale Analysis of a Multicentre Case Series of 116 French Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Durupt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">S. Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14030673⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (3), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888873v1</w:t>
+                <w:t xml:space="preserve">hal-03707355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Pathogenic Missense Variant in a Consanguineous North-African Family Responsible for a Highly Variable Aceruloplasminemia Phenotype: A Case-Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Iron Deficiency in Cystic Fibrosis: A Cross-Sectional Single-Centre Study in a Referral Adult Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Ropert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.906360⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14030673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688111v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hot</w:t>
+                <w:t xml:space="preserve">A New Pathogenic Missense Variant in a Consanguineous North-African Family Responsible for a Highly Variable Aceruloplasminemia Phenotype: A Case-Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Audia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Savy-Stortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.906360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.906360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766770v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Characterization of Clinical and Laboratory Features in VEXAS Syndrome: Large-scale Analysis of a Multicentre Case Series of 116 French Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Terrier</w:t>
+                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Guedon</w:t>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heiblig</w:t>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Comont</w:t>
+                <w:t xml:space="preserve">Sylvain Audia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 186 (3), pp.564-574. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (9), pp.3627-3639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.20805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707355v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
               </w:r>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis F. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Mekinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chest, 163 (3), pp.575-585. </w:t>
@@ -3479,51 +3479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97 (10), pp.1824-1835. </w:t>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Factors for Venous Thromboembolism in Severe COVID-19: A Study-Level Meta-Analysis of 21 Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,325 +3957,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Douplat</w:t>
+                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766779v1</w:t>
+                <w:t xml:space="preserve">hal-03619055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619055v1</w:t>
+                <w:t xml:space="preserve">hal-04766779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of venous thromboembolism in nephrotic syndrome: the quest towards precision medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,546 +4329,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
+                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lega</w:t>
+                <w:t xml:space="preserve">J-C. Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.748 - 755. </w:t>
+              <w:t xml:space="preserve">, 2020, 41, pp.769 - 775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493741v1</w:t>
+                <w:t xml:space="preserve">hal-03493102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du rituximab dans la leucémie à grands lymphocytes à grains associée à la polyarthrite rhumatoïde: étude rétrospective multicentrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.10.116⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.3581-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097686v1</w:t>
+                <w:t xml:space="preserve">hal-04628568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
+                <w:t xml:space="preserve">Utilisation du rituximab dans la leucémie à grands lymphocytes à grains associée à la polyarthrite rhumatoïde: étude rétrospective multicentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Durieu</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dervout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.769 - 775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 41, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.10.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493102v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (11), pp.3581-3581. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.748 - 755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628568v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe infections in patients with anti-neutrophil cytoplasmic antibody-associated vasculitides receiving rituximab: A meta-analysis</w:t>
               </w:r>
@@ -4893,64 +4893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Euvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (5), pp.102505. </w:t>
@@ -4988,90 +4988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab for rheumatoid arthritis-associated large granular lymphocytic leukemia, a retrospective case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dervout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,77 +5256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed and Subjective Blue Scleral Color Analysis as a Diagnostic Tool for Iron Deficiency: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dehos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,64 +5448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Audia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5556,90 +5556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elexacaftor/tezacaftor/ivacaftor improves iron status and is associated with correction of systemic inflammation and improvement of nutritional status: a one-year prospective multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roux-Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Montcouquiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5838,103 +5838,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron deficiency in cystic fibrosis: a prospective study in a modern adult cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Cystic Fibrosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam (NL), Netherlands</w:t>
@@ -5995,51 +5995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed and subjective blue scleral color analysis as a diagnostic tool for iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6226,51 +6226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Boughzala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-025-03891-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hemmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moinard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Marques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moulis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roussotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viallard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux-Perceval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02296-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ackermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Mazur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Billi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cholley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1399180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.07.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2022.10.385" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab925" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03707355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Guedon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiblig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Comont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20805" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dervout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussirot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibilia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.10.116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dervout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2020.05.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111876" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Han" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mahevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4818" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montcouquiol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02460610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Boughzala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-025-03891-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hemmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux-Perceval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02296-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Marques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moulis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roussotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ackermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Mazur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536657" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Billi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cholley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1399180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2022.10.385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03707355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Guedon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiblig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Comont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dervout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibilia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.10.116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dervout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2020.05.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111876" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Han" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mahevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4818" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montcouquiol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02460610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>