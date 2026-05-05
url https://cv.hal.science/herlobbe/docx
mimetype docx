--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -100,5305 +100,5305 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sternoclavicular arthropathy revealing secondary syphilis</w:t>
+                <w:t xml:space="preserve">Plasma exchange for severe alveolar hemorrhage in ANCA-associated vasculitis: emulation of a target trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Durand</w:t>
+                <w:t xml:space="preserve">Anne-Claire Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lobbes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ségolène Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf368⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212 (4), pp.757-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajrccm/aamaf122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397201v1</w:t>
+                <w:t xml:space="preserve">hal-05607842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of erythroid‐stimulating agent and luspatercept in VEXAS syndrome: A multicenter retrospective study by the FRENVEX group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Pierre Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (6), pp.e70156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hem3.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurological manifestations in patients with VEXAS syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fortanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Briantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 272 (2), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-025-12902-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clinical predictive score of high liver iron content in metabolic hyperferritinemia: a retrospective cohort pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, pp.331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12876-025-03891-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure Red Cell Aplasia Associated With Thymic Tumors, a Nationwide Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Malphettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100 (12), pp.2230-2237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.70068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of iron status with elexacaftor tezacaftor ivacaftor therapy is associated with the correction of systemic inflammation and improvement of lung function: a one-year prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sternoclavicular arthropathy revealing secondary syphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (11), pp.6009-6010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02296-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05142764v1</w:t>
+                <w:t xml:space="preserve">hal-05397201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Thrombotic Risk of Thrombopoietin Receptor Agonists for Immune Thrombocytopenia Secondary to Systemic Lupus and Antiphospholipid Syndrome: French Experience With 80 Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moulis</w:t>
+                <w:t xml:space="preserve">Improvement of iron status with elexacaftor tezacaftor ivacaftor therapy is associated with the correction of systemic inflammation and improvement of lung function: a one-year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
+                <w:t xml:space="preserve">Maël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+                <w:t xml:space="preserve">Marie Roux-Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Viallard</w:t>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (11), pp.1972-1982. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.70052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02296-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353791v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+                <w:t xml:space="preserve">Efficacy and Thrombotic Risk of Thrombopoietin Receptor Agonists for Immune Thrombocytopenia Secondary to Systemic Lupus and Antiphospholipid Syndrome: French Experience With 80 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (11), pp.1972-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253508v1</w:t>
+                <w:t xml:space="preserve">hal-05353791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Correction: Neurological manifestations in patients with VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bert-Marcaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fortanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (6), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-13047-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04888392v1</w:t>
+                <w:t xml:space="preserve">hal-05253508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonischemic Cardiac Manifestations in VEXAS Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (12), pp.e2450251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.50251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CARMEN-France registry of adult patients with immune thrombocytopenia and autoimmune hemolytic anemia in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (9), pp.543-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mouloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (10), pp.1358-1367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (3), pp.372-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of targeted therapies in VEXAS syndrome: retrospective study from the FRENVEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mouloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.ard-2024-225640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2024-225640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eicosanoids and Oxylipin Signature in Hereditary Hemochromatosis Patients Are Similar to Dysmetabolic Iron Overload Syndrome Patients but Are Impacted by Dietary Iron Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80 (3), pp.117-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000536657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulins for the treatment of prolonged COVID-19 in immunocompromised patients: a brief report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grobost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1399180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1399180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érythroblastopénie : diagnostic, classification, traitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et traitement d’une surcharge en fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44 (1), pp.19-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2022.10.385⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 44 (12), pp.656-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397182v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’érythroblastopénie : diagnostic, classification, traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2022.10.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193759v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et traitement d’une surcharge en fer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical and pathological features of cutaneous manifestations in VEXAS syndrome: A multicenter retrospective study of 59 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mekinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2023.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2022.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404026v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious infections in patients with VEXAS syndrome: data from the French VEXAS registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Annals of the Rheumatic Diseases, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ard-2023-224819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment strategy for acquired pure red cell aplasia: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (21), pp.6451-6465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Characterization of Clinical and Laboratory Features in VEXAS Syndrome: Large-scale Analysis of a Multicentre Case Series of 116 French Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Comont</w:t>
+                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (9), pp.3627-3639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.20805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707355v1</w:t>
+                <w:t xml:space="preserve">hal-04766770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Deficiency in Cystic Fibrosis: A Cross-Sectional Single-Centre Study in a Referral Adult Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14030673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Pathogenic Missense Variant in a Consanguineous North-African Family Responsible for a Highly Variable Aceruloplasminemia Phenotype: A Case-Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Savy-Stortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.906360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.906360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+                <w:t xml:space="preserve">Further Characterization of Clinical and Laboratory Features in VEXAS Syndrome: Large-scale Analysis of a Multicentre Case Series of 116 French Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (3), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04766770v1</w:t>
+                <w:t xml:space="preserve">hal-03707355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleuropulmonary manifestations of VEXAS syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis F. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Mekinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Terriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chest, 163 (3), pp.575-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Comparison of Glucocorticoid-Sparing Agents for Remission Maintenance in Giant Cell Arteritis: A Network Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo Clinic Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97 (10), pp.1824-1835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mayocp.2022.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Venous Thromboembolism in Severe COVID-19: A Study-Level Meta-Analysis of 21 Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182412944⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627780v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boun Kim Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Friggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627785v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Risk Factors for Venous Thromboembolism in Severe COVID-19: A Study-Level Meta-Analysis of 21 Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.12944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182412944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519098v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
+                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (10), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619055v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial and venous thromboembolism in COVID-19: a study-level meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Douplat</w:t>
+                <w:t xml:space="preserve">Immune thrombocytopenia with clinical significance in systemic lupus erythematosus: a retrospective cohort study of 90 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Roussotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Audia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2020-215383⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766779v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of venous thromboembolism in nephrotic syndrome: the quest towards precision medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (7), pp.1151-1154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaa337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Utilisation du rituximab dans la leucémie à grands lymphocytes à grains associée à la polyarthrite rhumatoïde: étude rétrospective multicentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Durieu</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dervout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.769 - 775. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 41, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.10.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03493102v1</w:t>
+                <w:t xml:space="preserve">hal-03097686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.748 - 755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628568v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du rituximab dans la leucémie à grands lymphocytes à grains associée à la polyarthrite rhumatoïde: étude rétrospective multicentrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">L'acéruléoplasminémie héréditaire, une pathologie à ne pas méconnaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Sibilia</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, pp.A71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.10.116⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 41, pp.769 - 775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097686v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage de la tryptase : un guide d'utilisation pour le clinicien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent superficial vein thrombosis revealing relapsing polychondritis associated with myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mainbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (11), pp.3581-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493741v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe infections in patients with anti-neutrophil cytoplasmic antibody-associated vasculitides receiving rituximab: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Thery-Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Euvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (5), pp.102505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rituximab for rheumatoid arthritis-associated large granular lymphocytic leukemia, a retrospective case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Dualé</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dervout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Toussirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (5), pp.1109-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2020.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460351v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for rheumatoid arthritis-associated large granular lymphocytic leukemia, a retrospective case series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Sibilia</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2020.05.020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114667v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed and Subjective Blue Scleral Color Analysis as a Diagnostic Tool for Iron Deficiency: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dehos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.1876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm8111876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5408,413 +5408,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daratumumab can lead to long-lasting remissions in patients with refractory immune thrombocytopenia but with a high incidence of severe infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Audia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Annual Meeting of the American-Society-of-Hematology (ASH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American-Society-of-Hematology (ASH), Dec 2025, Orlando (Fla.), United States. pp.4818-4818, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2025-4818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elexacaftor/tezacaftor/ivacaftor improves iron status and is associated with correction of systemic inflammation and improvement of nutritional status: a one-year prospective multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roux-Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Montcouquiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Cystic Fibrosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cystic Fibrosis Society, Jun 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79. Congrès SNFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5824,154 +5824,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron deficiency in cystic fibrosis: a prospective study in a modern adult cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mainbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Cystic Fibrosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5981,105 +5981,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed and subjective blue scleral color analysis as a diagnostic tool for iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02460610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6226,51 +6226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Boughzala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-025-03891-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hemmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux-Perceval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02296-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Marques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moulis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roussotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ackermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Mazur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536657" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Billi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cholley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1399180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2022.10.385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03707355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Guedon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiblig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Comont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dervout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibilia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.10.116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dervout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2020.05.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111876" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Han" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mahevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4818" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montcouquiol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02460610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gendreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Desnos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lombardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Malherbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajrccm/aamaf122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Comont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bert-Marcaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fortanier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briantais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bourguiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12902-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Boughzala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-025-03891-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hemmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux-Perceval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02296-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Marques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moulis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Roussotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viallard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.70052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13047-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.50251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ackermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mouloudj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2024-225640" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Valence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Mazur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Billi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cholley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grobost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1399180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2022.10.385" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Zakine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mekinian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2022.10.052" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mainbourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010587" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04888873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030673" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Savy-Stortz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ropert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.906360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03707355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Guedon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiblig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Comont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20805" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Guedon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tabary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mayocp.2022.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2020-215383" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182412944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lobbes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dervout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussirot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Felten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibilia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.10.116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainbourg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Lega" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa185" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thery-Casari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Euvrard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dervout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2020.05.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111876" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Han" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mahevas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourguechon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4818" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montcouquiol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399022v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02460610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>