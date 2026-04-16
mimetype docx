--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,17362 +234,17642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion induced formation of complex organic nitrogen molecules in solid-phase adenine</w:t>
+                <w:t xml:space="preserve">Evaluation of the degradation cross-cection as stopping power dependence for pure and mixture molecular samples at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Matuszewski</w:t>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+                <w:t xml:space="preserve">C. Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Shouse</w:t>
+                <w:t xml:space="preserve">D.V. Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Launois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïla Chaouche-Mechidal</w:t>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116865⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 570, pp.165926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2025.165926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357879v1</w:t>
+                <w:t xml:space="preserve">hal-05569850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of α-Pinene in Water Ice Analogs under Energetic Heavy-Ion Irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swift Heavy Ion-Induced Chemistry of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN Ices at 10 and 80 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L F de Barros</w:t>
+                <w:t xml:space="preserve">Cintia Aparecida Pires da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D V Doreste</w:t>
+                <w:t xml:space="preserve">Yahia Murhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ricca</w:t>
+                <w:t xml:space="preserve">Raghunandanan Sreeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Murhej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E F da Silveira</w:t>
+                <w:t xml:space="preserve">Davi Viana Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.2180 - 2198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00152⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 10 (3), pp.850 - 867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294431v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Implantation and Chemical Cycles in the Icy Galilean Satellites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion induced formation of complex organic nitrogen molecules in solid-phase adenine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Strazzulla</w:t>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Palumbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Chaouche-Mechidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11038-023-09550-4⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 445, pp.116865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295627v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical Properties of α-Pinene in Water Ice Analogs under Energetic Heavy-Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Wolters</w:t>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Augé</w:t>
+                <w:t xml:space="preserve">D V Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Flandinet</w:t>
+                <w:t xml:space="preserve">A. Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Murhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.2180 - 2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03901032v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray sputtering of interstellar ices in the electronic regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Implantation and Chemical Cycles in the Icy Galilean Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A.P da Costa</w:t>
+                <w:t xml:space="preserve">G. Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nguyen</w:t>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rojas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 671, pp.A156. </w:t>
+              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11038-023-09550-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094799v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of N-O-H bearing species in HNO 3 and H 2 O icy samples by heavy-ion irradiation: an infrared spectroscopic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de Barros</w:t>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bergantini</w:t>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E da Silveira</w:t>
+                <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tozetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Rothard</w:t>
+                <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad0204⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 394 (April), pp.115396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273417v1</w:t>
+                <w:t xml:space="preserve">insu-03901032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic-ray sputtering of interstellar ices in the electronic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martinez</w:t>
+                <w:t xml:space="preserve">M Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnihotri</w:t>
+                <w:t xml:space="preserve">C.A.P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+                <w:t xml:space="preserve">T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Strazzulla</w:t>
+                <w:t xml:space="preserve">J Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608125v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Formation of N-O-H bearing species in HNO 3 and H 2 O icy samples by heavy-ion irradiation: an infrared spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
+                <w:t xml:space="preserve">A Bergantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">E da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">S Tozetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (22), pp.225701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608719v1</w:t>
+                <w:t xml:space="preserve">hal-04273417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Augé</w:t>
+                <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Martinez</w:t>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mejía</w:t>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824306v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.2149-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608098v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and double K -shell vacancy production in slow Xe 54 + , 53 + -Xe collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Benis</w:t>
+                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brandau</w:t>
+                <w:t xml:space="preserve">C Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022810⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (2), pp.2491-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295594v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.S. Vignoli Muniz</w:t>
+                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bender</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Trautmann</w:t>
+                <w:t xml:space="preserve">A De barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.10.024⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249121v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and double K -shell vacancy production in slow Xe 54 + , 53 + -Xe collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Y. Kozhedub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">E. Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Méry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Brandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738673v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectroscopic Study on Swift-Ion Irradiation of Solid N 2 O–H 2 O Samples: Synthesis of N–O Bearing Species in Astrophysical Ices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bergantini</w:t>
+                <w:t xml:space="preserve">G.S. Vignoli Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
+                <w:t xml:space="preserve">M. Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Nitahara Toribio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">D. Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (12), pp.2007-2017. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.11 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932045v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ions irradiation of water ice at different temperatures: hydrogen peroxide and ozone synthesis and sputtering yield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Barros</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rothard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. da Silveira</w:t>
+                <w:t xml:space="preserve">A Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1489⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922025v1</w:t>
+                <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Spectroscopic Study on Swift-Ion Irradiation of Solid N 2 O–H 2 O Samples: Synthesis of N–O Bearing Species in Astrophysical Ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya N Agnihotri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Alexandre Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Nitahara Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (12), pp.2007-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143008v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiolytic origin of organic matter in primitive chondrites and trans-neptunian objects? New clues from ion irradiation experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swift heavy ions irradiation of water ice at different temperatures: hydrogen peroxide and ozone synthesis and sputtering yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114462⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 514 (3), pp.3789-3801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309043v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence C. J. Ada Bibang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya N Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426597v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar ice mantles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">A radiolytic origin of organic matter in primitive chondrites and trans-neptunian objects? New clues from ion irradiation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039535⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 364, pp.114462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186203v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylenimine and cyanomethanimine synthesis from ion irradiation of N2-CH4 ice: Implication on the formation of prebiotic molecules in outer solar system bodies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar ice mantles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113944⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045630v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Seperuelo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 499 (2), pp.2162 - 2172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007721v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of solid N$_2$ by swift ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Methylenimine and cyanomethanimine synthesis from ion irradiation of N2-CH4 ice: Implication on the formation of prebiotic molecules in outer solar system bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. A Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.10.008⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 351, pp.113944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987513v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Electronic sputtering of solid N$_2$ by swift ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bacmann</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 485, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02482250v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valine Radiolysis by H+, He+, N+, and S15+ MeV Ions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21051893⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.2162 - 2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032962v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of 72-K water-rich ices by keV and MeV oxygen ions: implications for the Saturnian moon Enceladus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M G Rachid</w:t>
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pilling</w:t>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W R M Rocha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Rothard</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa778⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033453v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02482250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Complex Refractive Index of N-containing astrophysical ices free of water processed by cosmic-ray simulated in laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R.M. R M Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228, pp.117826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2019.117826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valine Radiolysis by H+, He+, N+, and S15+ MeV Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cíntia A. P. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
+                <w:t xml:space="preserve">Gabriel S. Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Severin</w:t>
+                <w:t xml:space="preserve">Enio F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.08.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375765v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of 72-K water-rich ices by keV and MeV oxygen ions: implications for the Saturnian moon Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+                <w:t xml:space="preserve">W R M Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Assmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bergmaier</w:t>
+                <w:t xml:space="preserve">A Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2020-10040-9⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (2), pp.2396-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899143v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of Ices by Cosmic-Rays: CH 4 and H 2 O Ices Mixtures Irradiated by 40 MeV 58 Ni 11+ Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mejía</w:t>
+                <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L F de Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Markus Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. F da Silveira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Bergmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 894 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (7), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2020-10040-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045591v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Augé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Severin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834787e⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 467, pp.156-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02266322v2</w:t>
+                <w:t xml:space="preserve">hal-02375765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopic anomalies in extraterrestrial organic matter: role of cosmic ray irradiation and implications for UCAMMs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of Ices by Cosmic-Rays: CH 4 and H 2 O Ices Mixtures Irradiated by 40 MeV 58 Ni 11+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935143⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02182692v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Radiolysis of N2O:CO2 Ice by Heavy Ions: Simulation of Cosmic Ray Effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty3207⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834787e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310296v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02266322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N–O bearing molecules produced by radiolysis of N2O and N2O:CO2 ices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+                <w:t xml:space="preserve">Hydrogen isotopic anomalies in extraterrestrial organic matter: role of cosmic ray irradiation and implications for UCAMMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fulvio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Slodzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.048⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375745v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02182692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fulvio</w:t>
+                <w:t xml:space="preserve">Erratum: Radiolysis of N2O:CO2 Ice by Heavy Ions: Simulation of Cosmic Ray Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A De barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483 (2), pp.1468-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty3207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310292v1</w:t>
+                <w:t xml:space="preserve">hal-02310296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion radiation in icy space environments: Synthesis and radioresistance of complex organic molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Desfrançois</w:t>
+                <w:t xml:space="preserve">N–O bearing molecules produced by radiolysis of N2O and N2O:CO2 ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 460, pp.249-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5103250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02272292v1</w:t>
+                <w:t xml:space="preserve">hal-02375745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structure modification of single crystal graphite after slow, highly charged ion irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion radiation in icy space environments: Synthesis and radioresistance of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Manil</w:t>
+                <w:t xml:space="preserve">Prudence Ada Bibang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Dey</w:t>
+                <w:t xml:space="preserve">Charles Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 420, pp.23-26. </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (6), pp.590-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328596v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of N2O:CO2 ice by heavy ions: simulation of cosmic ray effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (37), pp.8001-8008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310286v1</w:t>
+                <w:t xml:space="preserve">hal-02310292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGLIAS: A new experimental set-up for low temperature irradiation studies at large irradiation facilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Surface structure modification of single crystal graphite after slow, highly charged ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akcöltekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban-D’etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev.Sci.Instrum.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5028056⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 420, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008875v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions in the nitrogen–acetone ice induced by cosmic ray analogues: relevance for the Solar system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Alcantara</w:t>
+                <w:t xml:space="preserve">Radiolysis of N2O:CO2 ice by heavy ions: simulation of cosmic ray effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A De barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 474 (2), pp.1469-1481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2751⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 478 (4), pp.4939-4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328550v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">IGLIAS: A new experimental set-up for low temperature irradiation studies at large irradiation facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833277⟩</w:t>
+              <w:t xml:space="preserve">Rev.Sci.Instrum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (7), pp.075105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5028056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268934v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Chemical reactions in the nitrogen–acetone ice induced by cosmic ray analogues: relevance for the Solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2), pp.1469-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340884v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-state related effects in sputtering of LiF by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.L. Grande</w:t>
+                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02340871v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.298-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340902v1</w:t>
+                <w:t xml:space="preserve">hal-02340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge-state related effects in sputtering of LiF by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Ponciano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+                <w:t xml:space="preserve">W. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 392, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328620v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of pure and amorphous CH 4 ice relevant for astrophysical environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 604, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP00883J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340890v1</w:t>
+                <w:t xml:space="preserve">hal-02340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Processing of N 2 :CH 4 Ices Employing X-Rays and Swift Ions: Implications for Icy Bodies in the Outer Solar System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Pilling</w:t>
+                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will Rocha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Ponciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa965f⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341099v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion irradiation of pure and amorphous CH 4 ice relevant for astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Strazzulla</w:t>
+                <w:t xml:space="preserve">F. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/6/062001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (20), pp.12845-12856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00883J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325090v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of N 2 -rich astrophysical ice by swift oxygen ions: implication for space weathering of outer solar system bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Energetic Processing of N 2 :CH 4 Ices Employing X-Rays and Swift Ions: Implications for Icy Bodies in the Outer Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredson de A. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa965f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp04408a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340910v1</w:t>
+                <w:t xml:space="preserve">hal-02341099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Godard</w:t>
+                <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elisabetta Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/6/062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341285v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared complex refractive index of astrophysical ices exposed to cosmic rays simulated in the laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of N 2 -rich astrophysical ice by swift oxygen ions: implication for space weathering of outer solar system bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2398⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (35), pp.24154-24165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp04408a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328637v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
+                <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01938057v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting ion tracks generated by charge-selected swift heavy ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.G. Gehrke</w:t>
+                <w:t xml:space="preserve">Florent Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krauser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Severin</w:t>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.010⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816, pp.70 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341185v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+                <w:t xml:space="preserve">Infrared complex refractive index of astrophysical ices exposed to cosmic rays simulated in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 464 (1), pp.754-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02341278v1</w:t>
+                <w:t xml:space="preserve">hal-02328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of nitrogen- and oxygen-bearing molecules from radiolysis of nitrous oxide ices – implications for Solar system and interstellar ices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conducting ion tracks generated by charge-selected swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srashti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Gehrke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2938⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340875v1</w:t>
+                <w:t xml:space="preserve">hal-02341185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Boduch</w:t>
+                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.424-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341479v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-capture-to-continuum cusp in U 88 + + N 2 collisions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of nitrogen- and oxygen-bearing molecules from radiolysis of nitrous oxide ices – implications for Solar system and interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022705⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 465 (3), pp.3281-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341118v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hijazi</w:t>
+                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (7), pp.076403. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.477-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341131v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Augé</w:t>
+                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Chabot</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.076403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
+                <w:t xml:space="preserve">hal-02341131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of fast excited ions through thin solids probed by X-ray spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+                <w:t xml:space="preserve">Electron-capture-to-continuum cusp in U 88 + + N 2 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Grandin</w:t>
+                <w:t xml:space="preserve">J. Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261467v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mejia</w:t>
+                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 250, pp.222-229. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341483v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Swift Heavy Ions in Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Transport of fast excited ions through thin solids probed by X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Trautmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-P Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341346v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIOLYSIS OF NITROGEN AND WATER-ICE MIXTURE BY FAST IONS: IMPLICATIONS FOR KUIPER BELT OBJECTS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/2/156⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341154v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on nitrogen-acetone ice induced by energetic heavy ion collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Editorial - Swift Heavy Ions in Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Severin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635, pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341330v1</w:t>
+                <w:t xml:space="preserve">hal-02341346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-angle electron spectroscopy in heavy-ion atom collisions studied at the ESR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Brandau</w:t>
+                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022005⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341306v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">RADIOLYSIS OF NITROGEN AND WATER-ICE MIXTURE BY FAST IONS: IMPLICATIONS FOR KUIPER BELT OBJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 810 (2), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/2/156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects on nitrogen-acetone ice induced by energetic heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana de Barros</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 629, pp.012008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 635 (2), pp.022067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341300v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion induced electron emission from solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Forward-angle electron spectroscopy in heavy-ion atom collisions studied at the ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Lanzanò</w:t>
+                <w:t xml:space="preserve">D Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gervais</w:t>
+                <w:t xml:space="preserve">K-H Blumenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico de Filippo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Caron</w:t>
+                <w:t xml:space="preserve">C Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 629, pp.012007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 635 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236320v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong perturbation effects in heavy ion induced electronic sputtering of lithium fluoride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swift heavy ion induced electron emission from solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Lanzanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Langlinay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">Enrico de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ropars</w:t>
+                <w:t xml:space="preserve">Michel Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (7), pp.185. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40811-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164839v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-electron-capture-to-continuum cusp in U 88 + + N 2 collisions and the high-energy endpoint of electron-nucleus bremsstrahlung</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hagmann</w:t>
+                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Atanasov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Banaś</w:t>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Blumenhagen</w:t>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enio da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349185v1</w:t>
+                <w:t xml:space="preserve">hal-02341300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-loss-to-continuum cusp in U 88 + + N 2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voitkiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.042713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Radiative-electron-capture-to-continuum cusp in U 88 + + N 2 collisions and the high-energy endpoint of electron-nucleus bremsstrahlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banaś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Blumenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345372v1</w:t>
+                <w:t xml:space="preserve">hal-02349185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and physical effects induced by heavy cosmic ray analogues on frozen methanol and water ice mixtures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong perturbation effects in heavy ion induced electronic sputtering of lithium fluoride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1208⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (7), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40811-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349150v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetone degradation by cosmic rays in the solar neighbourhood and in the Galactic Centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 444 (4), pp.3792-3801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1519⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 438 (3), pp.2026-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349191v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur implantation in CO and CO2 ices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Lv</w:t>
+                <w:t xml:space="preserve">Chemical and physical effects induced by heavy cosmic ray analogues on frozen methanol and water ice mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 438 (2), pp.922-929. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 443 (3), pp.2733-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345361v1</w:t>
+                <w:t xml:space="preserve">hal-02349150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UV and high-energy ion irradiation of methanol:ammonia ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Acetone degradation by cosmic rays in the solar neighbourhood and in the Galactic Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444 (4), pp.3792-3801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01271006v1</w:t>
+                <w:t xml:space="preserve">hal-02349191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energetic processing of ammonia and carbon dioxide bearing solid mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Sulfur implantation in CO and CO2 ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp54027h⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 438 (2), pp.922-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349127v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of amino acids by heavy and energetic cosmic ray analogues in simulated space environments: α-glycine zwitterion form</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of UV and high-energy ion irradiation of methanol:ammonia ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Muñoz Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu656⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349141v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01271006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of formic acid-containing ice by heavy and energetic cosmic ray analogues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Thermal and energetic processing of ammonia and carbon dioxide bearing solid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2082⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3433-3441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54027h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345352v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary and Emerging Techniques for Astrophysical Ices Processed in the Laboratory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of amino acids by heavy and energetic cosmic ray analogues in simulated space environments: α-glycine zwitterion form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williamary Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-013-0020-8⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441 (4), pp.3209-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02345339v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of formic acid-containing ice by heavy and energetic cosmic ray analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 430 (2), pp.787-796. </w:t>
+              <w:t xml:space="preserve">, 2014, 437 (3), pp.2720-2727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344867v1</w:t>
+                <w:t xml:space="preserve">hal-02345352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary and Emerging Techniques for Astrophysical Ices Processed in the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
+                <w:t xml:space="preserve">M. Allodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baragiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (1-4), pp.101-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-013-0020-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345253v1</w:t>
+                <w:t xml:space="preserve">hal-02345339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future experiments using forward electron spectroscopy to study the quantum dynamics of high- Z ions at the ESR/CRYRING storage rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kozhuharov</w:t>
+                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T156, pp.014087. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 430 (2), pp.787-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349230v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-body quantum dynamics of high- Z ions studied at the future relativistic high-energy storage ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P-M Hillenbrand</w:t>
+                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014086⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (1), pp.860-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349219v1</w:t>
+                <w:t xml:space="preserve">hal-02345253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Future experiments using forward electron spectroscopy to study the quantum dynamics of high- Z ions at the ESR/CRYRING storage rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu A Litvinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345262v1</w:t>
+                <w:t xml:space="preserve">hal-02349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bordalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774 (2), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344872v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Few-body quantum dynamics of high- Z ions studied at the future relativistic high-energy storage ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu A Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">C. Kozhuharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135425v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30252-8⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433 (3), pp.2368-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344864v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. de Barros</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L.F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. da Silveira</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 546, pp.A81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.A97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344861v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66, pp.68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 66 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30252-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735773v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 544, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 546, pp.A81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344858v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. de Barros</w:t>
+                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344555v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 544, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344633v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016021⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (8), pp.759-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354207v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (3), pp.2209-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586107v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of swift ion beams with surfaces: Sputtering of secondary ions from LiF studied by XY-TOF-SIMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ropars</w:t>
+                <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586102v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared study of astrophysical ice analogues irradiated by swift nickel ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Farenzena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 268, pp.2960-2963</w:t>
+              <w:t xml:space="preserve">, 2011, 269, pp.852-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512143v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of H2O:CO2 ices by heavy energetic cosmic ray analogs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Interaction of swift ion beams with surfaces: Sputtering of secondary ions from LiF studied by XY-TOF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 269, pp.1003-1006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539050v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging of insulators by multiply-charged-ion impact probed by slowing down of fast binary-encounter electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Geraci</w:t>
+                <w:t xml:space="preserve">Infrared study of astrophysical ice analogues irradiated by swift nickel ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.062901</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268, pp.2960-2963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549293v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of H2O:CO2 ices by heavy energetic cosmic ray analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 509, pp.A87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 523, pp.A77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453023v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Charging of insulators by multiply-charged-ion impact probed by slowing down of fast binary-encounter electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.062901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473588v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ion emission from a germanium crystal surface under impact of fast Pb ions in channeling conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.041⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 512, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257795v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AODO: Secondary ion emission and surface modification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 509, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00374510v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of condensed CO2: sputtering and molecule formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Study of ion emission from a germanium crystal surface under impact of fast Pb ions in channeling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L’hoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Della Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (6), pp.876-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437938v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer Processes to Continuum in Near-Relativistic Ion-Atom Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
+                <w:t xml:space="preserve">AODO: Secondary ion emission and surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akcöltekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1099, pp.121-124</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267, pp.649-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438712v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00374510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Electron Auger Process from Beam-Foil Excited Multiply Charged Ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Heavy ion irradiation of condensed CO2: sputtering and molecule formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.233202</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 502, pp.599-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00305512v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Electron Capture to the Continuum and the Short-Wavelength Limit of Electron-Nucleus Bremsstrahlung in 90 A MeV U 88 + ( 1 s 2 2 s 2 ) + N 2 Collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Electron Transfer Processes to Continuum in Near-Relativistic Ion-Atom Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Stöhlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Surzhykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1099, pp.121-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.163201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354198v1</w:t>
+                <w:t xml:space="preserve">hal-00438712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projectile charge and velocity effect on U$O_2$ sputtering in the nuclear stopping regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Electron Auger Process from Beam-Foil Excited Multiply Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Lanzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Volant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.233202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00103893v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00305512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t>
+                <w:t xml:space="preserve">Radiative Electron Capture to the Continuum and the Short-Wavelength Limit of Electron-Nucleus Bremsstrahlung in 90 A MeV U 88 + ( 1 s 2 2 s 2 ) + N 2 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barrué</w:t>
+                <w:t xml:space="preserve">M. Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chevallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Poizat</w:t>
+                <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (163201), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.163201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021951v1</w:t>
+                <w:t xml:space="preserve">hal-02354198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation effects in highly charged ion interaction with thin carbon foils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projectile charge and velocity effect on U$O_2$ sputtering in the nuclear stopping regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lebius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)00956-X⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.501-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00054-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994387v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00103893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral atom sputtering yields from Gd3Ga5O12 and Y3Fe5O12 garnets: Observation of a velocity effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron emission induced by fast heavy ions in a thin silicon crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Khalfaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)02015-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.032902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.032902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00994379v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the ratio between the electron emission yield and the electronic stopping power for protons incident on thin carbon foils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dubus</w:t>
+                <w:t xml:space="preserve">Saturation effects in highly charged ion interaction with thin carbon foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pauly</w:t>
+                <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 193 (1-4), pp.621-625. </w:t>
+              <w:t xml:space="preserve">, 2003, 205, pp.835-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)00876-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(03)00956-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994412v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of electron emission induced by swift highly charged ions: beyond the linear response approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Neutral atom sputtering yields from Gd3Ga5O12 and Y3Fe5O12 garnets: Observation of a velocity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 209, pp.304-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)02015-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00203-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994399v1</w:t>
+                <w:t xml:space="preserve">hal-00994379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Analysis of Auger Electron Spectra Induced by Highly Charged Ion Impact on Carbon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical study of the ratio between the electron emission yield and the electronic stopping power for protons incident on thin carbon foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.092a00281⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 193 (1-4), pp.621-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)00876-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994420v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and Monte Carlo simulation of the correlation between electron emission and stopping power for swift proton impact on amorphous carbon target</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo simulation of electron emission induced by swift highly charged ions: beyond the linear response approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-D. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Clouvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 15 (3), pp.293-300. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 21 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00203-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530170143⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00994417v1</w:t>
+                <w:t xml:space="preserve">hal-00994399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge dependence of electron emission in swift heavy-ion collisions with carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Shape Analysis of Auger Electron Spectra Induced by Highly Charged Ion Impact on Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.8818⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 92, pp.281-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.092a00281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994428v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Ionisation and High Charge Effects in Electron Spectra from Impact of 9 MeV/u Ions on Carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Experimental study and Monte Carlo simulation of the correlation between electron emission and stopping power for swift proton impact on amorphous carbon target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clouvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.080a00331⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (3), pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530170143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994441v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of target thickness dependent electron yields induced by electrons in carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Charge dependence of electron emission in swift heavy-ion collisions with carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(97)00619-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (13), pp.8818-8823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.8818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00994447v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of fast electrons produced in atomic collisions by gamma gamma MeV/n $^{40}$Ar heavy ions by means of the multidetector ARGOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Ionisation and High Charge Effects in Electron Spectra from Impact of 9 MeV/u Ions on Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 80 (2), pp.331-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.080a00331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005601v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-electron production in atomic collisions induced by 77 MeV $^{40}$Ar ions studied with a multidetector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pagano</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of target thickness dependent electron yields induced by electrons in carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (1-4), pp.436-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(97)00619-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005935v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">A study of fast electrons produced in atomic collisions by gamma gamma MeV/n $^{40}$Ar heavy ions by means of the multidetector ARGOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research at GANIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.3634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014024v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell radiative electron capture with bare 60 MeV/U Kr ions channeled in a Si crystal : experiments and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Dauvergne</w:t>
+                <w:t xml:space="preserve">Fast-electron production in atomic collisions induced by 77 MeV $^{40}$Ar ions studied with a multidetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dural</w:t>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 54, pp.1404-1416</w:t>
+              <w:t xml:space="preserve">, 1998, 58, pp.3634-3641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007533v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target-thickness-dependent electron emission from carbon foils bombarded with swift highly charged heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
+                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.51.3066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04179802v1</w:t>
+                <w:t xml:space="preserve">hal-00014024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of swift clusters with solids: relation between electron emission yield and energy loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">K-shell radiative electron capture with bare 60 MeV/U Kr ions channeled in a Si crystal : experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andriamonje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Kirsch</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 126, pp.373-379</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.1404-1416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009613v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for enhanced (d.d) fusion (cd$_4)_n^+$ cluster impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Target-thickness-dependent electron emission from carbon foils bombarded with swift highly charged heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (4), pp.3066-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.51.3066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013039v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR EFFECTS IN THE SECONDARY ELECTRON EMISSION FROM ENTRANCE AND EXIT SURFACES OF THIN SOLID FOILS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Interaction of swift clusters with solids: relation between electron emission yield and energy loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Koschar</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fallavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.O. Groenveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 126, pp.373-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989218⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229415v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFRACTION OF DIRECTED SHOCK ELECTRONS AT PLANAR SOLID SURFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">No evidence for enhanced (d.d) fusion (cd$_4)_n^+$ cluster impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fallavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Remillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Kemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 70, pp.1022-1025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229417v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOCK ELECTRONS FROM ION-SOLID PENETRATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">MOLECULAR EFFECTS IN THE SECONDARY ELECTRON EMISSION FROM ENTRANCE AND EXIT SURFACES OF THIN SOLID FOILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kroneberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Kroneberger</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koschar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-211-C9-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987932⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C2), pp.C2-99-C2-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227350v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEPENDENCE OF CONVOY ELECTRON EMISSION ON SURFACE PROPERTIES AND TARGET MATERIAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">REFRACTION OF DIRECTED SHOCK ELECTRONS AT PLANAR SOLID SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kroneberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kroneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-215-C9-218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987933⟩</w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C2), pp.C2-105-C2-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227351v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTION AND TRANSPORT OF CONVOY ELECTRONS IN THE CHARGE PREEQUILIBRIUM OF IONS IN SOLIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Koschar</w:t>
+                <w:t xml:space="preserve">DEPENDENCE OF CONVOY ELECTRON EMISSION ON SURFACE PROPERTIES AND TARGET MATERIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Szabó</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+                <w:t xml:space="preserve">C. Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Heil</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kroneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-275-C9-278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987948⟩</w:t>
+              <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-215-C9-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227366v1</w:t>
+                <w:t xml:space="preserve">jpa-00227351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVOY ELECTRONS IN COINCIDENCE WITH OUTGOING PROJECTILE CHARGE STATES OF Ni (15.6 MeV/u)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+                <w:t xml:space="preserve">SHOCK ELECTRONS FROM ION-SOLID PENETRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kroneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-211-C9-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRODUCTION AND TRANSPORT OF CONVOY ELECTRONS IN THE CHARGE PREEQUILIBRIUM OF IONS IN SOLIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koschar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clouvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-275-C9-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONVOY ELECTRONS IN COINCIDENCE WITH OUTGOING PROJECTILE CHARGE STATES OF Ni (15.6 MeV/u)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koschar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-223-C9-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1987935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00227353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17599,147 +17879,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen ion irradiation of tholins: Implications for the incorporation of oxygen into aerosols in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17749,3379 +18029,3379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion induced formation of complex HCN-species in solid-phase adenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïla Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic chemistry on the surface of jovian icy satellites: formation of complex refractory organic matter by implantation of sulfur ions into water-alkanes ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tenelanda-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Radiolytic Origin of Red Organics at the Surface of the Arrokoth Trans-Neptunian Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, The Woodlands, Texas, United States. pp.LPI Contribution No. 2678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic analyses of organic residues formed by ion irradiation of D, 15N and 13C labeled ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-D. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Laboratory Astrophysics. Linking dust, ice and gas in space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic analyses of ion irradiation-induced organic residues, clues on the formation of organics from UCAMMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-D Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States. pp.1630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effect of the Galactic Cosmic Rays on the surface of Pluto's dark-red region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Feniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2020 - 14th Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-828, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2020-828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE ORIGIN OF ORGANICS IN ULTRACARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMS), IRRADIATION OF N-RICH ICES IN THE OUTER SOLAR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of organics in ultracarbonaceous Antarctic micrometeorites (UCAMMs), Irradiation of N-rich ices in the outer Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Houston, United States. pp.2339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.472-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01235746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Folcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rizki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477340v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480203v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio Frota da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 442-443 Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering of LiF in the electronic stopping regime: Review of jet phenomena and recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Della Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jinglai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Symposium Swift Heavy Ion in Matter - SHIM2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00471552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of electronic temperatures in heavy ion tracks from Auger electron spectra and thermal spike calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Internaional Symposium on Swift Heavy Ions in Matter (SHIM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany. pp.36-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00416424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion slowing down and charge exchange at small impact parameters selected by channeling: superdensity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L'Hoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Swift Heavy Ions in Matter SHIM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany. pp.1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and kinetic sputtering of U$O_2$ by slow highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden. pp.389-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile UHV set-up for the investigation of electron spectra at large accelerators: first results on high charge effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Swift Heavy Ions in Matter (SHIM98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Berlin, Germany. pp.126-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00486-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of swift heavy ion induced electrons in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atomic Collisions in Solids 16 Icacs 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intrashell excitation (N=2) on the population of mestastable states of h- and he-like krypton ions in channeling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andriamonje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Swift Heavy Ions In Matter 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Caen, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluence dependent electron emission as a measure of surface modification induced by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Swift Heavy Ions In Matter SHIM'95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission from swift hydrogen cluster impact</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic capture and excitation of highly charged channeled ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andriamonje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Polyatomic Ion Impact On Solids And Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1993, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Conference On X-Ray And Inner-Shell Processes'93 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Debrecen, Hungary. pp.116-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008296v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic capture and excitation of highly charged channeled ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron emission from swift hydrogen cluster impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On X-Ray And Inner-Shell Processes'93 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1993, Debrecen, Hungary. pp.116-123</w:t>
+              <w:t xml:space="preserve">Conference On Polyatomic Ion Impact On Solids And Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1993, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014369v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limits on (d,d) fusion yields under cluster impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Remillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Polyatomic Ion Impact On Solids And Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative electron capture by 60 MeV/A highly charged Kr ions channeled in a silicon single crystal - Amplitude and line shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andriamonje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference PEAC 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Aarhus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission electronique secondaire sous impact d'agregats rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fallavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Scientifiques du GDR ``Agregats''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21131,121 +21411,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research at GANIL - A Compilation 1998-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GANIL. 2002, pp.1-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00383881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21255,168 +21535,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channeling of fast Pb$^{56+}$ ions in a thin silicon crystal correlation between secondary electron emission energy loss and charge exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Internationale Swift Heavy Ions in Matter SHIM 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Taormina, Italy. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId618"/>
+      <w:footerReference w:type="default" r:id="rId628"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21563,51 +21843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-023-09550-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Hillenbrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kozhedub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022810" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergantini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nitahara Toribio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00768" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114462" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039535" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. A Vasconcelos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.10.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. P. da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio F. da Silveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051893" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Rachid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R M Rocha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa778" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Severin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.08.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L F de Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8935" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02182692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slodzian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935143" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fulvio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3207" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375745v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.048" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-D&#8217;etat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1519" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alcantara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2751" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Grande" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.12.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1X8X68C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasconcelos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rocha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00883J" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredson de A. Vasconcelos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Rocha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa965f" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04408a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2398" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srashti Gupta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Gehrke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2938" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jakubassa-Amundsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022705" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Grandin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergantini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/156" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alcantara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022067" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Hillenbrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Blumenhagen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzan&#242;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Filippo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349185v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Blumenhagen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022707" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349209v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voitkiv" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.042713" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1208" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349191v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Ding" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1519" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349141v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamary Portugal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu656" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345352v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2082" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345339v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allodi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baragiola" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baratta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blake" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0020-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LZCQSVG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349230v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hillenbrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th St&#246;hlker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Litvinov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014087" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349219v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014086" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549293v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardella" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraci" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437938v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438712v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. St&#246;hlker" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzhykov" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzsche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305512v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzano" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354198v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nofal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.163201" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00103893v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haranger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00054-x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN2K4ZWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994387v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00956-X" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9257SKLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994379v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)02015-3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C0Z2Q29-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauly" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosler" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)00876-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBV7VBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994399v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Fainstein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galassi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00203-3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKLGWHMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994420v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00281" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WC68FLKT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994417v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170143" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTFSDW0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994428v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8818" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994441v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.080a00331" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P8KV57X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994447v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(97)00619-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBG0S262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005601v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geraci" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005935v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007533v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andriamonje" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009613v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallavier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Groenveld" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013039v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229415v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kroneberger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burkhard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemmler" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koschar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989218" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/215C49EFD4E254CEADF0BE0C1BBBE3029F023190/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229417v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biedermann" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989219" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9748FCD419ED5F4FF61B579EB00AEEE883D3756/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227350v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987932" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12A6B5F0DF485CF25BF288A79EAFFB4000B37DC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227351v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987933" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B661E1718242C24ECDE80D5543D64758DEB41F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227366v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heil" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987948" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA68152401CA0FFA3B967812B40F1A7CD8C6AF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227353v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987935" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/580D526268013E2A95B2B2414AC55BDADD164EA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948203v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-812" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228614v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Wu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020707v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D Wu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354996v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380389v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Engrand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00471552v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jinglai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00416424v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.061" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKDNJ01-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022191v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994461v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouton" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00486-8" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2K31KRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008171v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007532v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cue" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008170v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008296v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014369v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Moral" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008233v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008247v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008255v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00383881v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bex" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Doreste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Murhej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunandanan Sreeja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Viana Doreste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-023-09550-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Hillenbrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kozhedub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nitahara Toribio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1489" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114462" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039535" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. A Vasconcelos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113944" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.10.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. P. da Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio F. da Silveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051893" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Rachid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R M Rocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa778" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.08.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L F de Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8935" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02182692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slodzian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935143" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fulvio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Pereira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-D&#8217;etat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1519" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alcantara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2751" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Grande" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.12.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1X8X68C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340890v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasconcelos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rocha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00883J" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredson de A. Vasconcelos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Rocha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa965f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04408a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328637v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2398" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srashti Gupta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Gehrke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPN30R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2938" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341118v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jakubassa-Amundsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022705" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Grandin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341346v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341154v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silveira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergantini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/156" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341330v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alcantara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022067" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Hillenbrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Blumenhagen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzan&#242;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Filippo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voitkiv" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.042713" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349185v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Blumenhagen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022707" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1208" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349191v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Ding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1519" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamary Portugal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu656" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345352v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2082" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allodi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baragiola" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baratta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blake" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0020-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LZCQSVG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349230v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hillenbrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th St&#246;hlker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Litvinov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014087" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349219v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014086" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549293v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraci" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438712v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. St&#246;hlker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzhykov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzsche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354198v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nofal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.163201" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00103893v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haranger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00054-x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN2K4ZWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994387v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00956-X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9257SKLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994379v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)02015-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C0Z2Q29-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994412v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauly" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)00876-5" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBV7VBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Fainstein" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galassi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00203-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKLGWHMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00281" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WC68FLKT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994417v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170143" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTFSDW0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994428v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8818" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994441v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.080a00331" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P8KV57X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(97)00619-8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBG0S262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005601v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geraci" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005935v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007533v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andriamonje" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009613v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallavier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Groenveld" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013039v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229415v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kroneberger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burkhard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemmler" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koschar" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989218" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/215C49EFD4E254CEADF0BE0C1BBBE3029F023190/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229417v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biedermann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989219" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9748FCD419ED5F4FF61B579EB00AEEE883D3756/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227351v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987933" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B661E1718242C24ECDE80D5543D64758DEB41F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227350v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987932" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12A6B5F0DF485CF25BF288A79EAFFB4000B37DC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227366v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987948" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA68152401CA0FFA3B967812B40F1A7CD8C6AF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227353v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987935" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/580D526268013E2A95B2B2414AC55BDADD164EA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948203v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-812" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228614v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Wu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020707v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D Wu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354996v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380389v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Engrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00471552v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jinglai" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00416424v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.061" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKDNJ01-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022191v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994461v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00486-8" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2K31KRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008171v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007532v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cue" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008170v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014369v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Moral" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008296v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008233v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008255v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00383881v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bex" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>