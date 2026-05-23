--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1289,3150 +1289,3150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
+                <w:t xml:space="preserve">Swift heavy ions irradiation of water ice at different temperatures: hydrogen peroxide and ozone synthesis and sputtering yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martinez</w:t>
+                <w:t xml:space="preserve">C. Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnihotri</w:t>
+                <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 514 (3), pp.3789-3801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608125v1</w:t>
+                <w:t xml:space="preserve">hal-03922025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
+                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+                <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basile Augé</w:t>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Martinez</w:t>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mejía</w:t>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (9), pp.2149-2157. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824306v1</w:t>
+                <w:t xml:space="preserve">hal-03608125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mejía</w:t>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.2149-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608719v1</w:t>
+                <w:t xml:space="preserve">hal-03824306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A De barros</w:t>
+                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 511 (1), pp.31-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 511 (2), pp.2491-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608098v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and double K -shell vacancy production in slow Xe 54 + , 53 + -Xe collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A De barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Brandau</w:t>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022810⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295594v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and double K -shell vacancy production in slow Xe 54 + , 53 + -Xe collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mejía</w:t>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Vignoli Muniz</w:t>
+                <w:t xml:space="preserve">Y. Kozhedub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bender</w:t>
+                <w:t xml:space="preserve">E. Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Severin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Trautmann</w:t>
+                <w:t xml:space="preserve">C. Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.10.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249121v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">M. Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">D. Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Méry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.11 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738673v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopic Study on Swift-Ion Irradiation of Solid N 2 O–H 2 O Samples: Synthesis of N–O Bearing Species in Astrophysical Ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bergantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
+                <w:t xml:space="preserve">Naomi Nitahara Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (12), pp.2007-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ions irradiation of water ice at different temperatures: hydrogen peroxide and ozone synthesis and sputtering yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mejía</w:t>
+                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Barros</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rothard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. da Silveira</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 514 (3), pp.3789-3801. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922025v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
+                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prudence C. J. Ada Bibang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">E Seperuelo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143008v1</w:t>
+                <w:t xml:space="preserve">hal-03426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiolytic origin of organic matter in primitive chondrites and trans-neptunian objects? New clues from ion irradiation experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar ice mantles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114462⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309043v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar ice mantles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence C. J. Ada Bibang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chabot</w:t>
+                <w:t xml:space="preserve">Aditya N Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Id Barkach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 647, pp.A177. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (2), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186203v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radiolytic origin of organic matter in primitive chondrites and trans-neptunian objects? New clues from ion irradiation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Seperuelo Seperuelo Duarte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 364, pp.114462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426597v1</w:t>
+                <w:t xml:space="preserve">hal-03309043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylenimine and cyanomethanimine synthesis from ion irradiation of N2-CH4 ice: Implication on the formation of prebiotic molecules in outer solar system bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiolysis of Ices by Cosmic-Rays: CH 4 and H 2 O Ices Mixtures Irradiated by 40 MeV 58 Ni 11+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. A Vasconcelos</w:t>
+                <w:t xml:space="preserve">A. L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pilling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">E. F da Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 351, pp.113944. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894 (2), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045630v1</w:t>
+                <w:t xml:space="preserve">hal-03045591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of solid N$_2$ by swift ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Methylenimine and cyanomethanimine synthesis from ion irradiation of N2-CH4 ice: Implication on the formation of prebiotic molecules in outer solar system bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. A Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.10.008⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 351, pp.113944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987513v1</w:t>
+                <w:t xml:space="preserve">hal-03045630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Electronic sputtering of solid N$_2$ by swift ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 485, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007721v1</w:t>
+                <w:t xml:space="preserve">hal-02987513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 634, pp.A103. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.2162 - 2172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02482250v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Complex Refractive Index of N-containing astrophysical ices free of water processed by cosmic-ray simulated in laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.R.M. R M Rocha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2019.117826⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007985v1</w:t>
+                <w:t xml:space="preserve">cea-02482250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valine Radiolysis by H+, He+, N+, and S15+ MeV Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cíntia A. P. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel S. Vignoli Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), pp.1893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21051893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of 72-K water-rich ices by keV and MeV oxygen ions: implications for the Saturnian moon Enceladus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W R M Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 494 (2), pp.2396-2409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Complex Refractive Index of N-containing astrophysical ices free of water processed by cosmic-ray simulated in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Assmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.R.M. R M Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2020-10040-9⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.117826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2019.117826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899143v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ban-d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
+                <w:t xml:space="preserve">Markus Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Bergmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.08.013⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (7), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2020-10040-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375765v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of Ices by Cosmic-Rays: CH 4 and H 2 O Ices Mixtures Irradiated by 40 MeV 58 Ni 11+ Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mejía</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L F de Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. F da Silveira</w:t>
+                <w:t xml:space="preserve">Daniel Severin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 894 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 467, pp.156-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045591v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Id Barkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4630,90 +4630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Radiolysis of N2O:CO2 Ice by Heavy Ions: Simulation of Cosmic Ray Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A De barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 483 (2), pp.1468-1469. </w:t>
@@ -4803,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 460, pp.249-253. </w:t>
@@ -4898,77 +4898,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion radiation in icy space environments: Synthesis and radioresistance of complex organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prudence Ada Bibang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5019,90 +5019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5300,90 +5300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of N2O:CO2 ice by heavy ions: simulation of cosmic ray effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A De barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 478 (4), pp.4939-4951. </w:t>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5555,77 +5555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reactions in the nitrogen–acetone ice induced by cosmic ray analogues: relevance for the Solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,77 +5702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Id Barkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,3725 +5817,3725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of N 2 -rich astrophysical ice by swift oxygen ions: implication for space weathering of outer solar system bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (35), pp.24154-24165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp04408a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340884v1</w:t>
+                <w:t xml:space="preserve">hal-02340910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-state related effects in sputtering of LiF by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.L. Grande</w:t>
+                <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.298-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02340871v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge-state related effects in sputtering of LiF by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">P.L. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 604, pp.A68. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.94-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340902v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Ponciano</w:t>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. da Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 604, pp.A68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328620v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of pure and amorphous CH 4 ice relevant for astrophysical environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vasconcelos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pilling</w:t>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Rocha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">C.R. Ponciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (20), pp.12845-12856. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP00883J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340890v1</w:t>
+                <w:t xml:space="preserve">hal-02328620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Processing of N 2 :CH 4 Ices Employing X-Rays and Swift Ions: Implications for Icy Bodies in the Outer Solar System</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ion irradiation of pure and amorphous CH 4 ice relevant for astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa965f⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (20), pp.12845-12856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00883J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341099v1</w:t>
+                <w:t xml:space="preserve">hal-02340890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic Processing of N 2 :CH 4 Ices Employing X-Rays and Swift Ions: Implications for Icy Bodies in the Outer Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredson de A. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/6/062001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa965f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325090v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of N 2 -rich astrophysical ice by swift oxygen ions: implication for space weathering of outer solar system bodies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elisabetta Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (35), pp.24154-24165. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp04408a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/6/062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340910v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of nitrogen- and oxygen-bearing molecules from radiolysis of nitrous oxide ices – implications for Solar system and interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 465 (3), pp.3281-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341285v1</w:t>
+                <w:t xml:space="preserve">hal-02340875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
+                <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01938057v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared complex refractive index of astrophysical ices exposed to cosmic rays simulated in the laboratory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Dosimetry for radiobiology experiments at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Ngono-Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 464 (1), pp.754-767. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 816, pp.70 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328637v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01938057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting ion tracks generated by charge-selected swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Severin</w:t>
+                <w:t xml:space="preserve">Infrared complex refractive index of astrophysical ices exposed to cosmic rays simulated in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.010⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 464 (1), pp.754-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341185v1</w:t>
+                <w:t xml:space="preserve">hal-02328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+                <w:t xml:space="preserve">Conducting ion tracks generated by charge-selected swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srashti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Gehrke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341278v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of nitrogen- and oxygen-bearing molecules from radiolysis of nitrous oxide ices – implications for Solar system and interstellar ices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.424-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Boduch</w:t>
+                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enio da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341479v1</w:t>
+                <w:t xml:space="preserve">hal-02341300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hijazi</w:t>
+                <w:t xml:space="preserve">Swift heavy ion induced electron emission from solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Lanzanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341131v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-capture-to-continuum cusp in U 88 + + N 2 collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Banaś</w:t>
+                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341118v1</w:t>
+                <w:t xml:space="preserve">hal-02341479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Augé</w:t>
+                <w:t xml:space="preserve">Electronic sputtering of thin lithium fluoride films induced by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Chabot</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.076403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/7/076403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
+                <w:t xml:space="preserve">hal-02341131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of fast excited ions through thin solids probed by X-ray spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Electron-capture-to-continuum cusp in U 88 + + N 2 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Grandin</w:t>
+                <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261467v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Transport of fast excited ions through thin solids probed by X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02341483v1</w:t>
+                <w:t xml:space="preserve">hal-01261467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Swift Heavy Ions in Matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341346v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIOLYSIS OF NITROGEN AND WATER-ICE MIXTURE BY FAST IONS: IMPLICATIONS FOR KUIPER BELT OBJECTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Editorial - Swift Heavy Ions in Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Severin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/2/156⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635, pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341154v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on nitrogen-acetone ice induced by energetic heavy ion collisions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">RADIOLYSIS OF NITROGEN AND WATER-ICE MIXTURE BY FAST IONS: IMPLICATIONS FOR KUIPER BELT OBJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022067⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 810 (2), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/2/156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341330v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-angle electron spectroscopy in heavy-ion atom collisions studied at the ESR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Brandau</w:t>
+                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022005⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341306v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion induced electron emission from solids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects on nitrogen-acetone ice induced by energetic heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico de Filippo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 629, pp.012007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 635 (2), pp.022067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236320v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">Forward-angle electron spectroscopy in heavy-ion atom collisions studied at the ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+                <w:t xml:space="preserve">D Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana de Barros</w:t>
+                <w:t xml:space="preserve">K-H Blumenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enio da Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">C Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 629, pp.012008. </w:t>
+              <w:t xml:space="preserve">, 2015, 635 (2), pp.022005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/2/022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341300v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-loss-to-continuum cusp in U 88 + + N 2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voitkiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (4), </w:t>
@@ -9573,90 +9573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative-electron-capture-to-continuum cusp in U 88 + + N 2 collisions and the high-energy endpoint of electron-nucleus bremsstrahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Blumenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9746,51 +9746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9841,103 +9841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 438 (3), pp.2026-2035. </w:t>
@@ -9975,77 +9975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical effects induced by heavy cosmic ray analogues on frozen methanol and water ice mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,90 +10118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetone degradation by cosmic rays in the solar neighbourhood and in the Galactic Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjie Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 444 (4), pp.3792-3801. </w:t>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10412,64 +10412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 566, pp.A93. </w:t>
@@ -10546,51 +10546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10654,64 +10654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of amino acids by heavy and energetic cosmic ray analogues in simulated space environments: α-glycine zwitterion form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williamary Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10771,77 +10771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of formic acid-containing ice by heavy and energetic cosmic ray analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10895,2008 +10895,2008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary and Emerging Techniques for Astrophysical Ices Processed in the Laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allodi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Blake</w:t>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-013-0020-8⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433 (3), pp.2368-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345339v1</w:t>
+                <w:t xml:space="preserve">hal-02344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344867v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Complementary and Emerging Techniques for Astrophysical Ices Processed in the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baragiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
+                <w:t xml:space="preserve">M. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (1-4), pp.101-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-013-0020-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345253v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future experiments using forward electron spectroscopy to study the quantum dynamics of high- Z ions at the ESR/CRYRING storage rings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kozhuharov</w:t>
+                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014087⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 430 (2), pp.787-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349230v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future experiments using forward electron spectroscopy to study the quantum dynamics of high- Z ions at the ESR/CRYRING storage rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu A Litvinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bordalo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">C. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 774 (2), pp.105. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345262v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-body quantum dynamics of high- Z ions studied at the future relativistic high-energy storage ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P-M Hillenbrand</w:t>
+                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014086⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (1), pp.860-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349219v1</w:t>
+                <w:t xml:space="preserve">hal-02345253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. de Barros</w:t>
+                <w:t xml:space="preserve">Few-body quantum dynamics of high- Z ions studied at the future relativistic high-energy storage ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu A Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bordalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">C. Kozhuharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344872v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 557, pp.A97. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774 (2), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135425v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Th. Langlinay</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 66 (11), </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (3), pp.2209-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30252-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344864v1</w:t>
+                <w:t xml:space="preserve">hal-02344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. de Barros</w:t>
+                <w:t xml:space="preserve">Electronic sputtering of LiF by Krypton (10 MeV/u): size dependent energy distributions of Li+(LiF)n clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. da Silveira</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2012-30252-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 546, pp.A81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735773v1</w:t>
+                <w:t xml:space="preserve">hal-02344861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Lv</w:t>
+                <w:t xml:space="preserve">Electronic sputtering: angular distributions of (LiF)nLi+ clusters emitted in collisions of Kr (10.1 MeV/u) with LiF single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alzaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344858v1</w:t>
+                <w:t xml:space="preserve">hal-00735773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38 (8), pp.759-765. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 544, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344555v1</w:t>
+                <w:t xml:space="preserve">hal-02344858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 423 (3), pp.2209-2221. </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (8), pp.759-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344633v1</w:t>
+                <w:t xml:space="preserve">hal-02344555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bordalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. F da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 531, pp.A160. </w:t>
@@ -12947,77 +12947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L.F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Farenzena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13085,51 +13085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13210,51 +13210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13309,51 +13309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of H2O:CO2 ices by heavy energetic cosmic ray analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13361,51 +13361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 523, pp.A77. </w:t>
@@ -13562,295 +13562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 512, pp.A71. </w:t>
+              <w:t xml:space="preserve">, 2010, 509, pp.A87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473588v1</w:t>
+                <w:t xml:space="preserve">hal-00453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 509, pp.A87. </w:t>
+              <w:t xml:space="preserve">, 2010, 512, pp.A71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453023v1</w:t>
+                <w:t xml:space="preserve">hal-00473588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ion emission from a germanium crystal surface under impact of fast Pb ions in channeling conditions</w:t>
               </w:r>
@@ -13996,77 +13996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akcöltekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alzaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 267, pp.649-651</w:t>
@@ -14108,51 +14108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy ion irradiation of condensed CO2: sputtering and molecule formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14220,51 +14220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transfer Processes to Continuum in Near-Relativistic Ion-Atom Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Stöhlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14272,51 +14272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Surzhykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1099, pp.121-124</w:t>
@@ -14345,51 +14345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Electron Auger Process from Beam-Foil Excited Multiply Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Lanzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14466,77 +14466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Electron Capture to the Continuum and the Short-Wavelength Limit of Electron-Nucleus Bremsstrahlung in 90 A MeV U 88 + ( 1 s 2 2 s 2 ) + N 2 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Stöhlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jakubassa-Amundsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14600,51 +14600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projectile charge and velocity effect on U$O_2$ sputtering in the nuclear stopping regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14867,90 +14867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation effects in highly charged ion interaction with thin carbon foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 205, pp.835-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15048,51 +15048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 209, pp.304-309. </w:t>
@@ -15136,388 +15136,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the ratio between the electron emission yield and the electronic stopping power for protons incident on thin carbon foils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulation of electron emission induced by swift highly charged ions: beyond the linear response approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dubus</w:t>
+                <w:t xml:space="preserve">P.-D. Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pauly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Beuve</w:t>
+                <w:t xml:space="preserve">M. Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00203-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)00876-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994412v1</w:t>
+                <w:t xml:space="preserve">hal-00994399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of electron emission induced by swift highly charged ions: beyond the linear response approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical study of the ratio between the electron emission yield and the electronic stopping power for protons incident on thin carbon foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (2), pp.125-135. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 193 (1-4), pp.621-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2002-00203-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)00876-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994399v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Analysis of Auger Electron Spectra Induced by Highly Charged Ion Impact on Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 92, pp.281-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15589,64 +15589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clouvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15735,64 +15735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62 (13), pp.8818-8823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15839,77 +15839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Ionisation and High Charge Effects in Electron Spectra from Impact of 9 MeV/u Ions on Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 80 (2), pp.331-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15949,548 +15949,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of target thickness dependent electron yields induced by electrons in carbon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994447v1</w:t>
+                <w:t xml:space="preserve">hal-00014024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of fast electrons produced in atomic collisions by gamma gamma MeV/n $^{40}$Ar heavy ions by means of the multidetector ARGOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pagano</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of target thickness dependent electron yields induced by electrons in carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (1-4), pp.436-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(97)00619-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005601v1</w:t>
+                <w:t xml:space="preserve">hal-00994447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-electron production in atomic collisions induced by 77 MeV $^{40}$Ar ions studied with a multidetector</w:t>
+                <w:t xml:space="preserve">A study of fast electrons produced in atomic collisions by gamma gamma MeV/n $^{40}$Ar heavy ions by means of the multidetector ARGOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lanzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58, pp.3634-3641</w:t>
+              <w:t xml:space="preserve">, 1998, 58, pp.3634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005935v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Transport of Projectile Excited States in Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+                <w:t xml:space="preserve">Fast-electron production in atomic collisions induced by 77 MeV $^{40}$Ar ions studied with a multidetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rozet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">A. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research at GANIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1996-1997, pp.114-115</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.3634-3641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014024v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-shell radiative electron capture with bare 60 MeV/U Kr ions channeled in a Si crystal : experiments and simulations</w:t>
               </w:r>
@@ -16627,64 +16627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caraby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16735,51 +16735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of swift clusters with solids: relation between electron emission yield and energy loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16912,51 +16912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Remillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 70, pp.1022-1025</w:t>
@@ -16979,388 +16979,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR EFFECTS IN THE SECONDARY ELECTRON EMISSION FROM ENTRANCE AND EXIT SURFACES OF THIN SOLID FOILS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REFRACTION OF DIRECTED SHOCK ELECTRONS AT PLANAR SOLID SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kroneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Koschar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C2), pp.C2-99-C2-104. </w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C2), pp.C2-105-C2-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229415v1</w:t>
+                <w:t xml:space="preserve">jpa-00229417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFRACTION OF DIRECTED SHOCK ELECTRONS AT PLANAR SOLID SURFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">MOLECULAR EFFECTS IN THE SECONDARY ELECTRON EMISSION FROM ENTRANCE AND EXIT SURFACES OF THIN SOLID FOILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kroneberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biedermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kemmler</w:t>
+                <w:t xml:space="preserve">P. Koschar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C2), pp.C2-105-C2-110. </w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C2), pp.C2-99-C2-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229417v1</w:t>
+                <w:t xml:space="preserve">jpa-00229415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPENDENCE OF CONVOY ELECTRON EMISSION ON SURFACE PROPERTIES AND TARGET MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kroneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17423,90 +17423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOCK ELECTRONS FROM ION-SOLID PENETRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kroneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17569,90 +17569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION AND TRANSPORT OF CONVOY ELECTRONS IN THE CHARGE PREEQUILIBRIUM OF IONS IN SOLIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koschar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clouvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17715,103 +17715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOY ELECTRONS IN COINCIDENCE WITH OUTGOING PROJECTILE CHARGE STATES OF Ni (15.6 MeV/u)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kemmler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heil</w:t>
+                <w:t xml:space="preserve">C. Biedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biedermann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Koschar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (C9), pp.C9-223-C9-226. </w:t>
@@ -18350,51 +18350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tenelanda-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18689,355 +18689,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses of ion irradiation-induced organic residues, clues on the formation of organics from UCAMMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulated effect of the Galactic Cosmic Rays on the surface of Pluto's dark-red region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Duprat</w:t>
+                <w:t xml:space="preserve">César Feniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Dartois</w:t>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-D Wu</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Engrand</w:t>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC 2020 - 14th Europlanet Science Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020707v1</w:t>
+                <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated effect of the Galactic Cosmic Rays on the surface of Pluto's dark-red region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+                <w:t xml:space="preserve">Isotopic analyses of ion irradiation-induced organic residues, clues on the formation of organics from UCAMMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">T-D Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC 2020 - 14th Europlanet Science Congress 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51st Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, The Woodlands, Texas, United States. pp.1630</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02919181v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE ORIGIN OF ORGANICS IN ULTRACARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMS), IRRADIATION OF N-RICH ICES IN THE OUTER SOLAR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19105,51 +19105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19230,104 +19230,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.472-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01235746v1</w:t>
@@ -19390,51 +19390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t>
@@ -19489,77 +19489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
@@ -19614,77 +19614,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
@@ -19713,90 +19713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enio Frota da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19838,51 +19838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering of LiF in the electronic stopping regime: Review of jet phenomena and recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19976,77 +19976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of electronic temperatures in heavy ion tracks from Auger electron spectra and thermal spike calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20251,51 +20251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and kinetic sputtering of U$O_2$ by slow highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20389,51 +20389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile UHV set-up for the investigation of electron spectra at large accelerators: first results on high charge effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20522,51 +20522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of swift heavy ion induced electrons in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20742,51 +20742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluence dependent electron emission as a measure of surface modification induced by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20949,51 +20949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron emission from swift hydrogen cluster impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Polyatomic Ion Impact On Solids And Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21070,51 +21070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Remillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Polyatomic Ion Impact On Solids And Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Saint-Malo, France</w:t>
@@ -21438,51 +21438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research at GANIL - A Compilation 1998-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21843,51 +21843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Doreste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Murhej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunandanan Sreeja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Viana Doreste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-023-09550-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Hillenbrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kozhedub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nitahara Toribio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1489" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114462" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039535" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. A Vasconcelos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113944" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.10.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. P. da Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio F. da Silveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051893" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Rachid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R M Rocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa778" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Severin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.08.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L F de Barros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8935" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02182692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slodzian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935143" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fulvio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Pereira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-D&#8217;etat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1519" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alcantara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2751" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Grande" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.12.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1X8X68C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340890v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasconcelos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rocha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00883J" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredson de A. Vasconcelos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Rocha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa965f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04408a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328637v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2398" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srashti Gupta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Gehrke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPN30R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340875v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2938" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341118v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jakubassa-Amundsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022705" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Grandin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341346v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341154v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silveira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergantini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/156" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341330v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alcantara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022067" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Hillenbrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Blumenhagen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzan&#242;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Filippo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voitkiv" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.042713" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349185v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Blumenhagen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022707" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1208" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349191v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Ding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1519" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamary Portugal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu656" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345352v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2082" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allodi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baragiola" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baratta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blake" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0020-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LZCQSVG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349230v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hillenbrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th St&#246;hlker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Litvinov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014087" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349219v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014086" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549293v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraci" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438712v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. St&#246;hlker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzhykov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzsche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354198v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nofal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.163201" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00103893v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haranger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00054-x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN2K4ZWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994387v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00956-X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9257SKLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994379v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)02015-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C0Z2Q29-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994412v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauly" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)00876-5" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBV7VBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Fainstein" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galassi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00203-3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKLGWHMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00281" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WC68FLKT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994417v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170143" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTFSDW0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994428v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8818" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994441v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.080a00331" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P8KV57X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(97)00619-8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBG0S262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005601v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geraci" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005935v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007533v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andriamonje" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009613v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallavier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Groenveld" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013039v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229415v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kroneberger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burkhard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemmler" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koschar" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989218" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/215C49EFD4E254CEADF0BE0C1BBBE3029F023190/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229417v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biedermann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989219" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9748FCD419ED5F4FF61B579EB00AEEE883D3756/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227351v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987933" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B661E1718242C24ECDE80D5543D64758DEB41F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227350v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987932" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12A6B5F0DF485CF25BF288A79EAFFB4000B37DC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227366v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987948" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA68152401CA0FFA3B967812B40F1A7CD8C6AF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227353v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987935" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/580D526268013E2A95B2B2414AC55BDADD164EA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948203v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-812" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228614v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Wu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020707v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D Wu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354996v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380389v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Engrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00471552v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jinglai" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00416424v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.061" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKDNJ01-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022191v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994461v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00486-8" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2K31KRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008171v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007532v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cue" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008170v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014369v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Moral" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008296v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008233v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008255v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00383881v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bex" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Doreste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Murhej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunandanan Sreeja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Viana Doreste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-023-09550-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Hillenbrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kozhedub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergantini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nitahara Toribio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c00768" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039535" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114462" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L F de Barros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8935" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. A Vasconcelos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.10.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03032962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. P. da Costa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio F. da Silveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Rachid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R M Rocha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa778" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Severin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.08.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02182692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slodzian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935143" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fulvio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Pereira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alzaher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akc&#246;ltekin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-D&#8217;etat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1519" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Been" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alcantara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2751" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasconcelos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rocha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04408a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340871v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Grande" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1X8X68C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00883J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredson de A. Vasconcelos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Rocha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa965f" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2938" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono-Ravache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.052" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2398" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srashti Gupta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Gehrke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPN30R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzan&#242;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Filippo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341131v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Langlinay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/7/076403" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jakubassa-Amundsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022705" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261467v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Grandin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341346v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341154v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silveira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergantini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/156" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341330v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Alcantara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022067" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Hillenbrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Blumenhagen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/2/022005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voitkiv" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.042713" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349185v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Blumenhagen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022707" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164839v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlinay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ropars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40811-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1208" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349191v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Ding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1519" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamary Portugal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu656" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345352v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2082" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345339v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allodi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baragiola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baratta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blake" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-0020-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LZCQSVG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hillenbrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th St&#246;hlker" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Litvinov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014087" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349219v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014086" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344864v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30252-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86DDDE0832034C88073DFBE3BE0C32DBD1C47036/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735773v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586102v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alzaher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549293v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraci" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257795v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;hoir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Negra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.02.041" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374510v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Been" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438712v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. St&#246;hlker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzhykov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzsche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Lanzano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Volant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354198v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nofal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.163201" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00103893v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haranger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00054-x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN2K4ZWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021951v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poizat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.032902" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994387v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)00956-X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9257SKLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994379v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)02015-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C0Z2Q29-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Fainstein" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galassi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2002-00203-3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKLGWHMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994412v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauly" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)00876-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBV7VBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00281" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WC68FLKT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994417v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clouvas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170143" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTFSDW0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994428v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8818" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994441v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.080a00331" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5P8KV57X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014024v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rozet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994447v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(97)00619-8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBG0S262-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005601v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geraci" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005935v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007533v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andriamonje" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179802v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caraby" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.3066" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009613v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallavier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Groenveld" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013039v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remillieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229417v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kroneberger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burkhard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biedermann" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kemmler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989219" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9748FCD419ED5F4FF61B579EB00AEEE883D3756/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229415v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koschar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989218" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/215C49EFD4E254CEADF0BE0C1BBBE3029F023190/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227351v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987933" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B661E1718242C24ECDE80D5543D64758DEB41F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227350v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987932" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12A6B5F0DF485CF25BF288A79EAFFB4000B37DC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227366v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987948" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA68152401CA0FFA3B967812B40F1A7CD8C6AF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227353v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987935" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/580D526268013E2A95B2B2414AC55BDADD164EA6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948203v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tenelanda-Osorio" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-812" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228614v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Wu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020707v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D Wu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354996v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380389v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Engrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00471552v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jinglai" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00416424v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.061" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKDNJ01-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025220v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoui" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.055" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF5803N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022191v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994461v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00486-8" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2K31KRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008171v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007532v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cue" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008170v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014369v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Moral" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008296v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008233v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008255v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00383881v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bex" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011996v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>