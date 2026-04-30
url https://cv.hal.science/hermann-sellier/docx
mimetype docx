--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
+                <w:t xml:space="preserve">Evidence for correlated electron pairs and triplets in quantum Hall interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunsuke Ota</w:t>
+                <w:t xml:space="preserve">Wenmin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuma Okazaki</w:t>
+                <w:t xml:space="preserve">David Perconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuji Nakamura</w:t>
+                <w:t xml:space="preserve">Corentin Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takehiko Oe</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.022002. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35848/1882-0786/ad253f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895359v1</w:t>
+                <w:t xml:space="preserve">hal-04799999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiko Oe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024034⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.022002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1882-0786/ad253f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474460v1</w:t>
+                <w:t xml:space="preserve">hal-04895359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chaize</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J-L Rouvière</w:t>
+                <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (50), pp.505602. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.024034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad7ff4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746498v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for correlated electron pairs and triplets in quantum Hall interferometers</w:t>
+                <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenmin Yang</w:t>
+                <w:t xml:space="preserve">N Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perconte</w:t>
+                <w:t xml:space="preserve">X Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Déprez</w:t>
+                <w:t xml:space="preserve">P-H Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">J-L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.10064. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (50), pp.505602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54211-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad7ff4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799999v2</w:t>
+                <w:t xml:space="preserve">hal-04746498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of edge reconstruction for quantum Hall edge channels in graphene devices</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (19), pp.adf7220. </w:t>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for chiral supercurrent in quantum Hall Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Kousar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanki Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tunable Fabry-Pérot quantum Hall interferometer in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutham Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.555-562. </w:t>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical quantum Hall phase in graphene on SrTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Magnetic-Field Regime of a Gate-Defined Constriction in High-Mobility Graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric Scanning-Gate Interferometry on a Quantum Point Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jordan</w:t>
+                <w:t xml:space="preserve">B. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Zimmermann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02584⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072776v1</w:t>
+                <w:t xml:space="preserve">hal-02083926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Scanning-Gate Interferometry on a Quantum Point Contact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Faniel</w:t>
+                <w:t xml:space="preserve">Low-Magnetic-Field Regime of a Gate-Defined Constriction in High-Mobility Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cavanna</w:t>
+                <w:t xml:space="preserve">Anna Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ulysse</w:t>
+                <w:t xml:space="preserve">Katrin Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.034069. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.635-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083926v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origins of transport inefficiencies in mesoscopic networks</w:t>
               </w:r>
@@ -2378,620 +2378,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable transmission of quantum Hall edge channels with full degeneracy lifting in split-gated graphene devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of the Rashba spin-orbit coupling constant from scanning gate microscopy conductance maps for quantum point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kolasiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Szafran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14983⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.14935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14380-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680431v1</w:t>
+                <w:t xml:space="preserve">hal-01921025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the Rashba spin-orbit coupling constant from scanning gate microscopy conductance maps for quantum point contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kolasiński</w:t>
+                <w:t xml:space="preserve">Tunable transmission of quantum Hall edge channels with full degeneracy lifting in split-gated graphene devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.14935. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14380-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921025v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference features in scanning gate conductance maps of quantum point contacts with disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron phase shift at the zero-bias anomaly of quantum point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.136801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.136801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920914v1</w:t>
+                <w:t xml:space="preserve">hal-01294955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance measurement of spin-orbit coupling in two-dimensional electron systems with an in-plane magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kolasiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Szafran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (12), pp.121304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron phase shift at the zero-bias anomaly of quantum point contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference features in scanning gate conductance maps of quantum point contacts with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kolasiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Szafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (13), pp.136801. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (7), pp.075301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.136801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294955v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t>
               </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en Nanosciences et Nanotechnologies : Un pas vers une «vraie » interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Planus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,766 +3373,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rosenow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1566, pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932989v1</w:t>
+                <w:t xml:space="preserve">hal-00933050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.013049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933050v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rosenow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.013049. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932990v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Faniel</w:t>
+                <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Pala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797345v1</w:t>
+                <w:t xml:space="preserve">hal-00932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.472. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932991v1</w:t>
+                <w:t xml:space="preserve">hal-00797345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir force measurements in Au-Au and Au-Si cavities at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,103 +4179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Inefficiency in Branched-Out Mesoscopic Networks: An Analog of the Braess Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.076802. </w:t>
@@ -4307,641 +4307,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Variation in the Boundary-Condition Slippage for a Rarefied Gas Flowing between Two Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Chevrier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Huant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.164501⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (6), pp.064008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709526v1</w:t>
+                <w:t xml:space="preserve">hal-00709523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative'' Backaction Noise in Interferometric Detection of a Microlever</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.050801⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (5), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709525v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Large Variation in the Boundary-Condition Slippage for a Rarefied Gas Flowing between Two Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (6), pp.064008. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.164501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.164501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709523v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peng Liu</w:t>
+                <w:t xml:space="preserve">Negative'' Backaction Noise in Interferometric Detection of a Microlever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pala</w:t>
+                <w:t xml:space="preserve">Olivier Arcizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 119 (5), pp.569-575. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.050801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.050801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834932v1</w:t>
+                <w:t xml:space="preserve">hal-00709525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Coulomb islands in a quantum Hall interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Dutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.39. </w:t>
@@ -5113,103 +5113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate microscopy of quantum rings: effects of an external magnetic field and of charged defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (26), pp.264021. </w:t>
@@ -5259,90 +5259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local density of states in mesoscopic samples from scanning gate microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5527,103 +5527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging electron wave functions inside open quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.136807. </w:t>
@@ -5655,295 +5655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport spectroscopy of a single dopant in a gated silicon nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging and controlling electron transport inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Ferain</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.206805⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135311v1</w:t>
+                <w:t xml:space="preserve">hal-00167167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and controlling electron transport inside a quantum ring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport spectroscopy of a single dopant in a gated silicon nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Lansbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ferain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.826. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.206805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.206805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167167v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Spectroscopy of the superconducting proximity effect in a diluted ferromagnetic alloy</w:t>
               </w:r>
@@ -6054,51 +6054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-integer Shapiro steps at the 0-pi crossover of a ferromagnetic Josephson junction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature induced crossover between 0 and pi states in S/F/S junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,471 +6305,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
+                <w:t xml:space="preserve">In-plane InAs and InSb nanowires grown by selective area MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Baudry</w:t>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gautier</w:t>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2N, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546424v1</w:t>
+                <w:t xml:space="preserve">hal-04660092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ICMBE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546419v1</w:t>
+                <w:t xml:space="preserve">hal-05546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane InAs and InSb nanowires grown by selective area MBE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Xavier Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wijden Khelifi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2N, Jun 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conférence ICMBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660092v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de nanostructures HgTe/CdTe (001) par épitaxie sélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6811,103 +6811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
@@ -6936,103 +6936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate spectroscopy of a quantum Hall island near a quantum point contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rosenow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
@@ -7074,90 +7074,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mesoscopic phenomenon : an analog of the Braess paradox in 2DEG networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modulated Semiconductor Structures, MSS-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Wroclaw, Poland</w:t>
@@ -7180,846 +7180,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579035v1</w:t>
+                <w:t xml:space="preserve">hal-00579036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579036v1</w:t>
+                <w:t xml:space="preserve">hal-00579035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructures for high speed and low power consumption electronic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cadio</w:t>
+                <w:t xml:space="preserve">La formation pratique en nanotechnologie : l'approche mise en place par le GIP CNFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Molecular Beam Epitaxy, MBE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573659v1</w:t>
+                <w:t xml:space="preserve">hal-00574466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation pratique en nanotechnologie : l'approche mise en place par le GIP CNFM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Marchi</w:t>
+                <w:t xml:space="preserve">Imaging electron transport by scanning gate microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Dazzi</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574466v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging electron transport by scanning gate microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic properties of the Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574035v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of the Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructure</w:t>
+                <w:t xml:space="preserve">Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructures for high speed and low power consumption electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Kagawa, Japan</w:t>
+              <w:t xml:space="preserve">16th International Conference on Molecular Beam Epitaxy, MBE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573576v1</w:t>
+                <w:t xml:space="preserve">hal-00573659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8061,103 +8061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the electron local density of states inside buried semiconductor quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on the Physics of Semiconductors, Rio de Janeiro, July 27- August 1, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil</w:t>
@@ -8186,77 +8186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Density of States from Scanning Gate Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,90 +8343,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Probe Electronic Imaging of Lithographically Patterned Quantum Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8513,77 +8513,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent electronic transport in HgTe nanostructures grown by selective area epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,51 +8663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courant supraconducteur au travers d'un métal ferromagnétique : étude de la jonction pi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8766,51 +8766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate investigations of quantum transport phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesoscopic Systems and Quantum Hall Effect [cond-mat.mes-hall]. Université Grenoble Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,51 +8997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799999v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perconte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;prez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54211-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coissard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Repellin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Veyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf7220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vignaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kousar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06764-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04513-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Nayak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00847-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02584" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14983" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolasi&#324;ski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Szafran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14380-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.136801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.85.035426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.164501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arcizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.050801" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475709" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Lansbergen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2476343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.206805" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys459" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Gupta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001648v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.257005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandidier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799999v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perconte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;prez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54211-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coissard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Repellin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Veyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf7220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vignaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kousar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06764-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04513-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Nayak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00847-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jordan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02584" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolasi&#324;ski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Szafran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14380-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.136801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.85.035426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.164501" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arcizet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.050801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475709" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Lansbergen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2476343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys459" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.206805" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Gupta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001648v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.257005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandidier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>