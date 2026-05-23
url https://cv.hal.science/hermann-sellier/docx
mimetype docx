--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for correlated electron pairs and triplets in quantum Hall interferometers</w:t>
+                <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenmin Yang</w:t>
+                <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perconte</w:t>
+                <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Déprez</w:t>
+                <w:t xml:space="preserve">Shuji Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Takehiko Oe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.10064. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.022002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54211-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35848/1882-0786/ad253f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799999v2</w:t>
+                <w:t xml:space="preserve">hal-04895359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of electromagnetic crosstalk by differential excitation for SAW generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Edlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Nakamura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1882-0786/ad253f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.024034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895359v1</w:t>
+                <w:t xml:space="preserve">hal-04474460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-demand single-electron source via single-cycle acoustic pulses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuji Nakamura</w:t>
+                <w:t xml:space="preserve">N Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-H Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.024034. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (50), pp.505602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.024034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad7ff4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474460v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area epitaxy of in-plane HgTe nanostructures on CdTe(001) substrate</w:t>
+                <w:t xml:space="preserve">Evidence for correlated electron pairs and triplets in quantum Hall interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chaize</w:t>
+                <w:t xml:space="preserve">Wenmin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Baudry</w:t>
+                <w:t xml:space="preserve">David Perconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-H Jouneau</w:t>
+                <w:t xml:space="preserve">Corentin Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gautier</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Rouvière</w:t>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (50), pp.505602. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad7ff4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746498v1</w:t>
+                <w:t xml:space="preserve">hal-04799999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of edge reconstruction for quantum Hall edge channels in graphene devices</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (19), pp.adf7220. </w:t>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for chiral supercurrent in quantum Hall Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Kousar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Edlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanki Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tunable Fabry-Pérot quantum Hall interferometer in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutham Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.555-562. </w:t>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical quantum Hall phase in graphene on SrTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Scanning-Gate Interferometry on a Quantum Point Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Magnetic-Field Regime of a Gate-Defined Constriction in High-Mobility Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brun</w:t>
+                <w:t xml:space="preserve">Anna Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Ulysse</w:t>
+                <w:t xml:space="preserve">Katrin Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034069⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.635-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083926v1</w:t>
+                <w:t xml:space="preserve">hal-02072776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Magnetic-Field Regime of a Gate-Defined Constriction in High-Mobility Graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Veyrat</w:t>
+                <w:t xml:space="preserve">Thermoelectric Scanning-Gate Interferometry on a Quantum Point Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jordan</w:t>
+                <w:t xml:space="preserve">A. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Zimmermann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.635-642. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072776v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origins of transport inefficiencies in mesoscopic networks</w:t>
               </w:r>
@@ -2378,620 +2378,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the Rashba spin-orbit coupling constant from scanning gate microscopy conductance maps for quantum point contacts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable transmission of quantum Hall edge channels with full degeneracy lifting in split-gated graphene devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14380-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921025v1</w:t>
+                <w:t xml:space="preserve">hal-01680431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable transmission of quantum Hall edge channels with full degeneracy lifting in split-gated graphene devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Extraction of the Rashba spin-orbit coupling constant from scanning gate microscopy conductance maps for quantum point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kolasiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Szafran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.14983. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.14935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14380-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680431v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron phase shift at the zero-bias anomaly of quantum point contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference features in scanning gate conductance maps of quantum point contacts with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kolasiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Szafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.136801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (7), pp.075301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294955v1</w:t>
+                <w:t xml:space="preserve">hal-01920914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance measurement of spin-orbit coupling in two-dimensional electron systems with an in-plane magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kolasiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Szafran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (12), pp.121304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference features in scanning gate conductance maps of quantum point contacts with disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron phase shift at the zero-bias anomaly of quantum point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (7), pp.075301. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.136801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.136801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920914v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t>
               </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en Nanosciences et Nanotechnologies : Un pas vers une «vraie » interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Planus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,766 +3373,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933050v1</w:t>
+                <w:t xml:space="preserve">hal-00932989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Faniel</w:t>
+                <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rosenow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
+                <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1566, pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932990v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rosenow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.013049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932989v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayot</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.472. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932991v1</w:t>
+                <w:t xml:space="preserve">hal-00797345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Faniel</w:t>
+                <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Pala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797345v1</w:t>
+                <w:t xml:space="preserve">hal-00932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir force measurements in Au-Au and Au-Si cavities at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,103 +4179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Inefficiency in Branched-Out Mesoscopic Networks: An Analog of the Braess Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.076802. </w:t>
@@ -4307,641 +4307,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Large Variation in the Boundary-Condition Slippage for a Rarefied Gas Flowing between Two Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Drezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Martins</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baltazar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.164501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.164501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709523v1</w:t>
+                <w:t xml:space="preserve">hal-00709526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pala</w:t>
+                <w:t xml:space="preserve">Negative'' Backaction Noise in Interferometric Detection of a Microlever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arcizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.050801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.050801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834932v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Variation in the Boundary-Condition Slippage for a Rarefied Gas Flowing between Two Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.164501. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (6), pp.064008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.164501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709526v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative'' Backaction Noise in Interferometric Detection of a Microlever</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mosset</w:t>
+                <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arcizet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.050801. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (5), pp.569-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.050801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709525v1</w:t>
+                <w:t xml:space="preserve">hal-00834932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Coulomb islands in a quantum Hall interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Dutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.39. </w:t>
@@ -5113,103 +5113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate microscopy of quantum rings: effects of an external magnetic field and of charged defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (26), pp.264021. </w:t>
@@ -5259,90 +5259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local density of states in mesoscopic samples from scanning gate microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5527,103 +5527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging electron wave functions inside open quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.136807. </w:t>
@@ -5655,295 +5655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and controlling electron transport inside a quantum ring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport spectroscopy of a single dopant in a gated silicon nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Lansbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ferain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys459⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.206805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.206805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167167v1</w:t>
+                <w:t xml:space="preserve">hal-00135311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport spectroscopy of a single dopant in a gated silicon nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging and controlling electron transport inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Ferain</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.206805. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.206805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135311v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Spectroscopy of the superconducting proximity effect in a diluted ferromagnetic alloy</w:t>
               </w:r>
@@ -6054,51 +6054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-integer Shapiro steps at the 0-pi crossover of a ferromagnetic Josephson junction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature induced crossover between 0 and pi states in S/F/S junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,471 +6305,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane InAs and InSb nanowires grown by selective area MBE</w:t>
+                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+                <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Capiod</w:t>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2N, Jun 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660092v1</w:t>
+                <w:t xml:space="preserve">hal-05546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence ICMBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546424v1</w:t>
+                <w:t xml:space="preserve">hal-05546419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane InAs and InSb nanowires grown by selective area MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Baudry</w:t>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ICMBE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2N, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546419v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de nanostructures HgTe/CdTe (001) par épitaxie sélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6805,359 +6805,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Scanning gate spectroscopy of a quantum Hall island near a quantum point contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Huant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956273v1</w:t>
+                <w:t xml:space="preserve">hal-00811773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning gate spectroscopy of a quantum Hall island near a quantum point contact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Rosenow</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811773v1</w:t>
+                <w:t xml:space="preserve">hal-00956273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mesoscopic phenomenon : an analog of the Braess paradox in 2DEG networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modulated Semiconductor Structures, MSS-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Wroclaw, Poland</w:t>
@@ -7180,846 +7180,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579036v1</w:t>
+                <w:t xml:space="preserve">hal-00579035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579035v1</w:t>
+                <w:t xml:space="preserve">hal-00579036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation pratique en nanotechnologie : l'approche mise en place par le GIP CNFM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dazzi</w:t>
+                <w:t xml:space="preserve">Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructures for high speed and low power consumption electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Molecular Beam Epitaxy, MBE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574466v1</w:t>
+                <w:t xml:space="preserve">hal-00573659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging electron transport by scanning gate microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Liu</w:t>
+                <w:t xml:space="preserve">La formation pratique en nanotechnologie : l'approche mise en place par le GIP CNFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Desplanque</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574035v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of the Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging electron transport by scanning gate microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Kagawa, Japan</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573576v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructures for high speed and low power consumption electronic devices</w:t>
+                <w:t xml:space="preserve">Electronic properties of the Al0.56In0.44Sb/Ga0.5In0.5Sb heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Molecular Beam Epitaxy, MBE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">22nd IEEE Conference on Indium Phosphide and Related Materials, IPRM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573659v1</w:t>
+                <w:t xml:space="preserve">hal-00573576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8061,103 +8061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the electron local density of states inside buried semiconductor quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on the Physics of Semiconductors, Rio de Janeiro, July 27- August 1, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil</w:t>
@@ -8186,77 +8186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Density of States from Scanning Gate Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,90 +8343,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Probe Electronic Imaging of Lithographically Patterned Quantum Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8513,77 +8513,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent electronic transport in HgTe nanostructures grown by selective area epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,51 +8663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courant supraconducteur au travers d'un métal ferromagnétique : étude de la jonction pi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8766,51 +8766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate investigations of quantum transport phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesoscopic Systems and Quantum Hall Effect [cond-mat.mes-hall]. Université Grenoble Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,51 +8997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799999v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perconte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;prez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54211-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coissard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Repellin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Veyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf7220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vignaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kousar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06764-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04513-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Nayak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00847-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jordan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02584" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolasi&#324;ski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Szafran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14380-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.136801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.85.035426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.164501" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arcizet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.050801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475709" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Lansbergen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2476343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys459" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.206805" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Gupta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001648v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.257005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandidier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Ouacel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazzella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kloss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aluffi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58939-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Edlbauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Takada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6c5a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashwanth Shaju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Pavlovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Suba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09139-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Ota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Okazaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Nakamura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Oe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/ad253f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.024034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799999v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perconte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;prez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54211-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coissard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G. Grushin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Repellin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Veyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf7220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vignaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kousar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06764-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanki Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-023-01368-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04513-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Nayak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-021-00847-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jordan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02584" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14983" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolasi&#324;ski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Szafran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14380-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.136801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.85.035426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drezet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.164501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arcizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.050801" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475709" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Lansbergen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2476343" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.206805" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys459" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00219755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretinon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Gupta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001648v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.257005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandidier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>