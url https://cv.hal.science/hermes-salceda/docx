--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -395,174 +395,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Roussel et Édouard Levé: deux poétiques des décalages</w:t>
+                <w:t xml:space="preserve">Édouard Levé : une poétique de la soustraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Romane</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Roman 20/50, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (C. Reggiani et C. Reig (dir.), juin 2023), pp.22-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896058v1</w:t>
+                <w:t xml:space="preserve">hal-04896317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Levé : une poétique de la soustraction</w:t>
+                <w:t xml:space="preserve">Raymond Roussel et Édouard Levé: deux poétiques des décalages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman 20/50, </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.212-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rro.22002.sal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896317v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé roussellien et contrainte oulipienne, Europe, no 1104 : “Raymond Roussel”, Mathieu Jung (dir.)</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
+                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -1077,93 +1077,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220918v1</w:t>
+                <w:t xml:space="preserve">sic_05220917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
+                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -1172,69 +1172,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220917v1</w:t>
+                <w:t xml:space="preserve">sic_05220918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1389,51 +1389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-4-raymond-roussel-dans-son-temps.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18441-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.22002.sal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-4-raymond-roussel-dans-son-temps.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18441-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.22002.sal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>