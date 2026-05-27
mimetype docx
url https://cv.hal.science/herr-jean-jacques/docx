--- v0 (2026-05-02)
+++ v1 (2026-05-27)
@@ -66,151 +66,1594 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gird-i Rostam in Iraqi Kurdistan, 2019 and 2022: preliminary results of the second and third seasons of excavations and of the geological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Radner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Potts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Squitieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesopotamia : rivista di archeologia, epigrafia e storia orientale antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.63-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The research of the French consuls in Khorsabad in perspective: science diplomacy before science diplomacy at the time of the French velvet empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.161-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary military damage at Khorsabad: A case study for conflict archaeology in the disputed territories North of Mosul, Iraq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.261-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stone tools, techniques, and spaces for the pottery chaîne opératoire. The case of the pottery workshop of Gird-i Bazar (c. 1200–800 BC) in the Autonomous region of Kurdistan, Iraq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Squitieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Amicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.101443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2022.101443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Abd-El-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetometer prospecting at Assur, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Fassbinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Ruider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Radner; Andrea Squitieri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assur 2023: Excavations and other research in the New Town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeWe-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-81, 2024, Exploring Assur, 978-3-935012-66-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5282/ubm/epub.115818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12, Archaïos. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Jamialahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10, Archaïos; Académie des Inscriptions et Belles Lettres. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7, Ifpo - Institut français du Proche-Orient; Archaïos; arscan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5, Archaïos; Arscan; Ifpo - Institut français du Proche-Orient. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, Archaïos; Ifpo - Institut français du Proche-Orient; Arscan. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, Archaïos; Ifpo - Institut français du Proche-Orient; Arscan. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Samuele Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barzan Baiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, Archaïos; Ifpo - Institut français du Proche-Orient. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -357,51 +1800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herr Jean-Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Radner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squitieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herr Jean-Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amicone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2022.101443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fassbinder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wolf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ruider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epub.ub.uni-muenchen.de/115818/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5282/ubm/epub.115818" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanj Amin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jamialahmadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ahmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Samuele Baldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzan Baiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>