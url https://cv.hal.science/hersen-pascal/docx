--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -449,766 +449,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast cell responses and survival during periodic osmotic stress are controlled by glucose availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optogenetic spatial patterning of cooperation in yeast populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Le Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duveau</w:t>
+                <w:t xml:space="preserve">Sylvain Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Chiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Le Bec</w:t>
+                <w:t xml:space="preserve">Simon Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pouzet</w:t>
+                <w:t xml:space="preserve">Vittore Scolari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.RP88750. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.88750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44379-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799234v1</w:t>
+                <w:t xml:space="preserve">hal-04288752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of strain level phage–host interactions across the Escherichia genus using only genomic information</w:t>
+                <w:t xml:space="preserve">Yeast cell responses and survival during periodic osmotic stress are controlled by glucose availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gaborieau</w:t>
+                <w:t xml:space="preserve">Fabien Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Vaysset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dib</w:t>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Le Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01832-5⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.RP88750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.88750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781608v1</w:t>
+                <w:t xml:space="preserve">hal-04799234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic spatial patterning of cooperation in yeast populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Cordier</w:t>
+                <w:t xml:space="preserve">Prediction of strain level phage–host interactions across the Escherichia genus using only genomic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vaysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Barral</w:t>
+                <w:t xml:space="preserve">Inès Charachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittore Scolari</w:t>
+                <w:t xml:space="preserve">Nicolas Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), pp.2847-2861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44379-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01832-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288752v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optogenetic control of beta-carotene bioproduction in yeast across multiple lab-scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Yeast cell responses and survival during periodic osmotic stress are controlled by glucose availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouzet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Banderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1085268. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1085268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.88750.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247146v1</w:t>
+                <w:t xml:space="preserve">hal-04288775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast cell responses and survival during periodic osmotic stress are controlled by glucose availability</w:t>
+                <w:t xml:space="preserve">Optogenetic control of beta-carotene bioproduction in yeast across multiple lab-scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duveau</w:t>
+                <w:t xml:space="preserve">Sylvain Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cruz-Ramón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Le Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pouzet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Banderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1085268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.88750.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1085268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288775v1</w:t>
+                <w:t xml:space="preserve">hal-04247146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CyberSco.Py an open-source software for event-based, conditional microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Le Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrije Milunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1253,416 +1253,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and Assisted Control for Synthetic Microbiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Promise of Optogenetics for Bioproduction: Dynamic Control Strategies and Scale-Up Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Banderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Le Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Truan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21239223⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering7040151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083194v1</w:t>
+                <w:t xml:space="preserve">hal-03083199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Nutrient Gradients, Gene Expression and Growth Variation Using the &amp;quot;Yeast Machine&amp;quot; Microfluidic Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoran Marinkovic</w:t>
+                <w:t xml:space="preserve">Autonomous and Assisted Control for Synthetic Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Banderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Le Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3668⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083179v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Promise of Optogenetics for Bioproduction: Dynamic Control Strategies and Scale-Up Instruments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Le Bec</w:t>
+                <w:t xml:space="preserve">Observing Nutrient Gradients, Gene Expression and Growth Variation Using the &amp;quot;Yeast Machine&amp;quot; Microfluidic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mislav Acman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lautier</w:t>
+                <w:t xml:space="preserve">Xiaohu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Truan</w:t>
+                <w:t xml:space="preserve">Jean Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.151. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering7040151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03083199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational programming of history-dependent logic in cellular populations</w:t>
               </w:r>
@@ -1776,412 +1776,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02952457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of persisters enabled by a ß-lactam-induced filamentation method reveals their stochastic single-cell awakening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microfluidic device for inferring metabolic landscapes in yeast monolayer colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mislav Acman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etthel Windels</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0672-3⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.47951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761734v1</w:t>
+                <w:t xml:space="preserve">hal-02331190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperosmotic Stress Response Memory is Modulated by Gene Positioning in Yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (6), pp.582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells8060582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device for inferring metabolic landscapes in yeast monolayer colonies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoran Marinkovic</w:t>
+                <w:t xml:space="preserve">Enrichment of persisters enabled by a ß-lactam-induced filamentation method reveals their stochastic single-cell awakening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etthel Windels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiyeb Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verstrepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.47951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331190v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of individual cells from z-stacks of bright-field microscopy images</w:t>
               </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ivanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchary Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.11455. </w:t>
@@ -2563,740 +2563,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing a genetic toggle switch by real-time feedback control and periodic forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Vesicle Production Loaded with Nanoparticles and Drugs in a Trade-off between Loading, Yield and Purity: Towards a Personalized Drug Delivery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lugagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melanie Kirch</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Köhler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Batt</w:t>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01498-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), pp.1700044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adbi.201700044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666980v1</w:t>
+                <w:t xml:space="preserve">hal-03761731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tracking of budding yeast cells in brightfield microscopy: CellStar and the Evaluation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Versari</w:t>
+                <w:t xml:space="preserve">Szymon Stoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Stoma</w:t>
+                <w:t xml:space="preserve">Kirill Batmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Batmanov</w:t>
+                <w:t xml:space="preserve">Artémis Llamosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (127), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2016.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicle Production Loaded with Nanoparticles and Drugs in a Trade-off between Loading, Yield and Purity: Towards a Personalized Drug Delivery System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing a genetic toggle switch by real-time feedback control and periodic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lugagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Sosa Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Piffoux</w:t>
+                <w:t xml:space="preserve">Melanie Kirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Agnes Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Gregory Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (5), pp.1700044. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adbi.201700044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01498-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761731v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What population reveals about individual cell identity: Single-cell parameter estimation of models of gene expression in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artémis Llamosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Marck</w:t>
+                <w:t xml:space="preserve">Andres Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
+                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foulonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
+                <w:t xml:space="preserve">Giancarlo Ferrari-Trecate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.e1004706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792239v1</w:t>
+                <w:t xml:space="preserve">hal-01248298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What population reveals about individual cell identity: Single-cell parameter estimation of models of gene expression in yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artémis Llamosi</w:t>
+                <w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
+                <w:t xml:space="preserve">Vincent Foulonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
+                <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Ferrari-Trecate</w:t>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.e1004706. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248298v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium stationary states, percolation, and subcritical instabilities in a fully nonconservative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,679 +3363,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Spinach-tagged RNA and gene localization to image gene expression in live yeast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured illumination microscopy reveals focal adhesions are composed of linear subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqiong Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee-Han Tee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guet</w:t>
+                <w:t xml:space="preserve">Alexandre Kabla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Burns</w:t>
+                <w:t xml:space="preserve">Ronen Zaidel-Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Maji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Alexander Bershadsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.21223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9882⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725192v1</w:t>
+                <w:t xml:space="preserve">hal-03761721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured illumination microscopy reveals focal adhesions are composed of linear subunits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Spinach-tagged RNA and gene localization to image gene expression in live yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kabla</w:t>
+                <w:t xml:space="preserve">David Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronen Zaidel-Bar</w:t>
+                <w:t xml:space="preserve">Laura Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bershadsky</w:t>
+                <w:t xml:space="preserve">Suman Maji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytoskeleton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cm.21223⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761721v1</w:t>
+                <w:t xml:space="preserve">hal-01725192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Yeast into Cylindrical Colonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High transcript levels of heat-shock genes are associated with shorter lifespan of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Pellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vulin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrew Murray</w:t>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.02.040⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (11), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761718v1</w:t>
+                <w:t xml:space="preserve">hal-03761717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of signaling cascade dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Growing Yeast into Cylindrical Colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharad Ramanathan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariel B. Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.8.3.7450⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (10), pp.2214-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761747v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High transcript levels of heat-shock genes are associated with shorter lifespan of Caenorhabditis elegans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo measurement of signaling cascade dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Pellay</w:t>
+                <w:t xml:space="preserve">Megan Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Di Meglio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharad Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60 (11), pp.12-17. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.373-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.8.3.7450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761717v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe osmotic compression triggers a slowdown of intracellular signaling, which can be explained by molecular crowding.</w:t>
               </w:r>
@@ -4181,51 +4181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4285,51 +4285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structuring and size selection as collective behaviours in an agent-based model for barchan fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,1341 +4395,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-patterned porous substrates for cell-based assays</w:t>
+                <w:t xml:space="preserve">Evidence of a large-scale mechanosensing mechanism for cellular adaptation to substrate stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Evenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
+                <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ladoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ram Krishna Vedula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukund Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2LC20696J⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (18), pp.6933-6938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1117810109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761704v1</w:t>
+                <w:t xml:space="preserve">hal-03761708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term model predictive control of gene expression at the population and single-cell levels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-patterned porous substrates for cell-based assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fages</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1206810109⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2LC20696J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528440v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging modes of collective cell migration induced by geometrical constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term model predictive control of gene expression at the population and single-cell levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Chun Leong</w:t>
+                <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Miermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Lei Lai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kabla</w:t>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (32), pp.12974-12979. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119313109⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109 (35), pp.14271-14276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1206810109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761712v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion Control of Caenorhabditis elegans through Confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sauvage</w:t>
+                <w:t xml:space="preserve">Emerging modes of collective cell migration induced by geometrical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ram Krishna Vedula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Py</w:t>
+                <w:t xml:space="preserve">Man Chun Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ladoux</w:t>
+                <w:t xml:space="preserve">Tan Lei Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kabla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.04.051⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (32), pp.12974-12979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119313109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761705v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell crawling mediates collective cell migration to close undamaged epithelial gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locomotion Control of Caenorhabditis elegans through Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Anon</w:t>
+                <w:t xml:space="preserve">Pascal Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Serra-Picamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Gauthier</w:t>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sheetz</w:t>
+                <w:t xml:space="preserve">Benoît Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (27), pp.10891-10896. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (12), pp.2791-2798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1117814109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761707v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a large-scale mechanosensing mechanism for cellular adaptation to substrate stiffness</w:t>
+                <w:t xml:space="preserve">Cell crawling mediates collective cell migration to close undamaged epithelial gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Trichet</w:t>
+                <w:t xml:space="preserve">Ester Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+                <w:t xml:space="preserve">Xavier Serra-Picamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhoda Hawkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sri Ram Krishna Vedula</w:t>
+                <w:t xml:space="preserve">Nils Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukund Gupta</w:t>
+                <w:t xml:space="preserve">Michael Sheetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (18), pp.6933-6938. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (27), pp.10891-10896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1117810109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1117814109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761708v1</w:t>
+                <w:t xml:space="preserve">hal-03761707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push it, pull it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Magnetic micropillars as a tool to govern substrate deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/470340a⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1LC20263D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761744v1</w:t>
+                <w:t xml:space="preserve">hal-01378197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamical Systems Properties of the HOG Signaling Cascade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Towards Real-Time Control of Gene Expression: in silico Analysis*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Batt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Transduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/930940⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.14844-14850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761696v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic micropillars as a tool to govern substrate deformations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Push it, pull it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.340-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/470340a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1LC20263D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378197v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time Control of Gene Expression: in silico Analysis*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">The Dynamical Systems Properties of the HOG Signaling Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Miermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Batt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (1), pp.14844-14850. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Transduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/930940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761737v1</w:t>
+                <w:t xml:space="preserve">hal-03761696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of cell spreading within 3D-micropatterned environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ladoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.805-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5776,90 +5776,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running Worms: C. elegans Self-Sorting by Electrotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.e16637. </w:t>
@@ -6031,103 +6031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength Dependence of Cadherin-Mediated Adhesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Rabodzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (4), pp.534-542. </w:t>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Reffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6295,90 +6295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traction forces exerted by epithelial cell sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Du Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (19), pp.194119. </w:t>
@@ -6429,90 +6429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate topography induces a cross-over from 2D to 3D behavior in fibroblast migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (1), pp.357-368. </w:t>
@@ -6544,308 +6544,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of cell signalling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Signal processing by the HOG MAP kinase pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Nicole Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshminarayanan Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200824121020⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (20), pp.7165-7170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0710770105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761748v1</w:t>
+                <w:t xml:space="preserve">hal-00321259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal processing by the HOG MAP kinase pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamic analysis of cell signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (20), pp.7165-7170. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (12), pp.1020-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0710770105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200824121020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00321259v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic drift at expanding frontiers promotes gene segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Hallatschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6886,451 +6886,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygons on a Rotating Fluid Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The song of the dunes as a self-synchronized instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jansson</w:t>
+                <w:t xml:space="preserve">Audrey Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Haspang</w:t>
+                <w:t xml:space="preserve">Hicham Elbelrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kåre H. Jensen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (17), pp.174502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.174502⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 97 (1), pp.018002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135893v1</w:t>
+                <w:t xml:space="preserve">hal-00135892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The song of the dunes as a self-synchronized instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Douady</w:t>
+                <w:t xml:space="preserve">Polygons on a Rotating Fluid Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Manning</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Martin Haspang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kåre Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Protière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomas Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97 (1), pp.018002. </w:t>
+              <w:t xml:space="preserve">, 2006, 96 (17), pp.174502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.018002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.174502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135892v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygons on a Rotating Fluid Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haspang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kåre Jensen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Kåre H. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (17), pp.174502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.174502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761666v1</w:t>
+                <w:t xml:space="preserve">hal-00135893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision of barchan dunes as a mechanism of size regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7377,51 +7377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow effects on the morphology and dynamics of aeolian and subaqueous barchan dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (F4), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7533,77 +7533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corridors of barchan dunes: stability and size selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Elbelrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7667,51 +7667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Length Scale of Barchan Dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7797,472 +7797,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time Control of Gene Expression at the Single Cell Level: A Stochastic Control Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico control of biomolecular processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Miermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshmeesh Maruthi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mario A. Marchisio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12982-2_12⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1244, Springer New York, pp.8, 2014, Methods in Molecular Biology, 978-1-4939-1877-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-1878-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096959v1</w:t>
+                <w:t xml:space="preserve">hal-01104057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Platforms for Generating Dynamic Environmental Perturbations to Study the Responses of Single Yeast Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Bisaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Mcclean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1205, Springer New York, pp.111-129, 2014, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-1363-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico control of biomolecular processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charvin</w:t>
+                <w:t xml:space="preserve">Towards Real-Time Control of Gene Expression at the Single Cell Level: A Stochastic Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmeesh Maruthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Tkachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fages</w:t>
+                <w:t xml:space="preserve">Alfonso Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1244, Springer New York, pp.8, 2014, Methods in Molecular Biology, 978-1-4939-1877-5. </w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8859, Springer International Publishing, pp.155-172, 2014, Lecture Notes in Computer Science, 978-3-319-12981-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-1878-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12982-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104057v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropatterned Porous Membranes for Combinatorial Cell-Based Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropatterning in Cell Biology Part C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121, Elsevier, pp.155-169, 2014, Methods in Cell Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8309,51 +8309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunes, the Collective Behaviour of Wind and Sand, or: Are Dunes Living Beings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.107-118, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8399,77 +8399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring In Vivo Signaling Kinetics in a Mitogen-Activated Kinase Pathway Using Dynamic Input Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Mcclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Genetic Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 734, Humana Press, pp.101-119, 2011, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8503,90 +8503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time control of gene expression : controlling the hog signaling cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Batt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenese et Dynamique des Barchanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8980,51 +8980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EB6F09C"/>
+    <w:nsid w:val="1EA119A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9211,51 +9211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hersen-pascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2379-4280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08928707X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Banderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Le Bec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carolina Elizondo-Cant&#250;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Vert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3565023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Charachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01832-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288752v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore Scolari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44379-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cruz-Ram&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1085268" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88750.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Milunov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15207-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Marinkovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Acman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Meglio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3668" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02952457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Ben Meriem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18455-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etthel Windels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyeb Zahir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstrepen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0672-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060582" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lugagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srajan Jain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ivanovitch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Ben Meriem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29647-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emek Seyrek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiong Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Han Tee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visalatchi Thiagarajan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3466" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sosa Carrillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kirch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Batt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01498-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Stoma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Llamosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gonzalez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrari-Trecate" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004706" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001608v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.94.042101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burns" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Maji" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Zaidel-Bar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bershadsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21223" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6HRV54R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.02.040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcclean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Ramanathan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.3.7450" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mani&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krisko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Pellay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Di Meglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.09.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Miermont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nicole Mcclean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215367110" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759289v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40710-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E2B2687B1A7DADEEE0EBE58258C9260DDAC007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Evenou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC20696J" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528440v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Uhlendorf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206810109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ram Krishna Vedula" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Chun Leong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lei Lai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119313109" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761705v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lebois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.04.051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheetz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117814109" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Gupta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117810109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/470340a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-62P1BNML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/930940" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20263D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00221F" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mani&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Matic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toph&#248;j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hersen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Rabodzey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.044" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Reffet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30894.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/19/194119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.04.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321259v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayanan Mahadevan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710770105" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hallatschek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710150104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135893v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haspang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re H. Jensen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.174502" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Manning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elbelrhiti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.018002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761666v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000185" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00087-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken H. Andersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011304" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.264301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096959v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmeesh Maruthi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Tkachev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Carta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Bisaria" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1363-3_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104057v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1878-2_13" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-800281-0.00011-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13174-5_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TKH6JZ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-086-7_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814335058_0035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hersen-pascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2379-4280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08928707X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Banderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Le Bec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carolina Elizondo-Cant&#250;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Vert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3565023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288752v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore Scolari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44379-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Charachon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01832-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88750.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cruz-Ram&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1085268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Milunov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15207-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Marinkovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Acman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Meglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3668" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02952457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Ben Meriem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18455-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khalil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060582" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etthel Windels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyeb Zahir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstrepen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0672-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lugagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srajan Jain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ivanovitch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Ben Meriem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29647-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emek Seyrek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiong Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Han Tee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visalatchi Thiagarajan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3466" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Stoma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Llamosi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mroz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sosa Carrillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Batt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01498-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrari-Trecate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004706" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001608v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.94.042101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Zaidel-Bar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bershadsky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6HRV54R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burns" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Maji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mani&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krisko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Pellay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Di Meglio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.02.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcclean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Ramanathan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.3.7450" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Miermont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nicole Mcclean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215367110" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759289v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40710-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E2B2687B1A7DADEEE0EBE58258C9260DDAC007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ram Krishna Vedula" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Gupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117810109" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Evenou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC20696J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Uhlendorf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206810109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Chun Leong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lei Lai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119313109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lebois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.04.051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117814109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378197v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20263D" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761737v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02614" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/470340a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-62P1BNML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/930940" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00221F" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mani&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Matic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toph&#248;j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hersen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Rabodzey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.044" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Reffet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30894.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/19/194119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.04.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayanan Mahadevan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710770105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761748v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hallatschek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710150104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Manning" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elbelrhiti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.018002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haspang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.174502" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re H. Jensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000185" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00087-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken H. Andersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011304" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.264301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1878-2_13" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Bisaria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1363-3_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmeesh Maruthi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Tkachev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Carta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-800281-0.00011-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13174-5_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TKH6JZ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-086-7_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814335058_0035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>