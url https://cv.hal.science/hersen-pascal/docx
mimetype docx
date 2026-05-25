--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1391,278 +1391,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and Assisted Control for Synthetic Microbiology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing Nutrient Gradients, Gene Expression and Growth Variation Using the &amp;quot;Yeast Machine&amp;quot; Microfluidic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoran Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mislav Acman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21239223⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083194v1</w:t>
+                <w:t xml:space="preserve">hal-03083179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Nutrient Gradients, Gene Expression and Growth Variation Using the &amp;quot;Yeast Machine&amp;quot; Microfluidic Device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaohu Song</w:t>
+                <w:t xml:space="preserve">Autonomous and Assisted Control for Synthetic Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Banderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Le Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Di Meglio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (13), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083179v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational programming of history-dependent logic in cellular populations</w:t>
               </w:r>
@@ -1782,90 +1782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic device for inferring metabolic landscapes in yeast monolayer colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mislav Acman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1910,278 +1910,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperosmotic Stress Response Memory is Modulated by Gene Positioning in Yeast</w:t>
+                <w:t xml:space="preserve">Enrichment of persisters enabled by a ß-lactam-induced filamentation method reveals their stochastic single-cell awakening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etthel Windels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiyeb Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verstrepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8060582⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331194v1</w:t>
+                <w:t xml:space="preserve">hal-03761734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of persisters enabled by a ß-lactam-induced filamentation method reveals their stochastic single-cell awakening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Hyperosmotic Stress Response Memory is Modulated by Gene Positioning in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiyeb Zahir</w:t>
+                <w:t xml:space="preserve">Yasmine Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verstrepen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.426. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0672-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8060582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761734v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of individual cells from z-stacks of bright-field microscopy images</w:t>
               </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ivanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchary Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.11455. </w:t>
@@ -2563,485 +2563,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicle Production Loaded with Nanoparticles and Drugs in a Trade-off between Loading, Yield and Purity: Towards a Personalized Drug Delivery System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing a genetic toggle switch by real-time feedback control and periodic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lugagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Piffoux</w:t>
+                <w:t xml:space="preserve">Sebastián Sosa Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Melanie Kirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+                <w:t xml:space="preserve">Agnes Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adbi.201700044⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01498-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761731v1</w:t>
+                <w:t xml:space="preserve">hal-01666980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tracking of budding yeast cells in brightfield microscopy: CellStar and the Evaluation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Stoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Batmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Llamosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (127), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2016.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing a genetic toggle switch by real-time feedback control and periodic forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Vesicle Production Loaded with Nanoparticles and Drugs in a Trade-off between Loading, Yield and Purity: Towards a Personalized Drug Delivery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lugagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnes Köhler</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Batt</w:t>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), pp.1700044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01498-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adbi.201700044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666980v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What population reveals about individual cell identity: Single-cell parameter estimation of models of gene expression in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artémis Llamosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,51 +3252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium stationary states, percolation, and subcritical instabilities in a fully nonconservative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Maji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.8882. </w:t>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Pellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (11), pp.12-17. </w:t>
@@ -3777,265 +3777,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Yeast into Cylindrical Colonies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo measurement of signaling cascade dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel B. Lindner</w:t>
+                <w:t xml:space="preserve">Megan Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Daerr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharad Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.02.040⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.373-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.8.3.7450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761718v1</w:t>
+                <w:t xml:space="preserve">hal-03761747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of signaling cascade dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing Yeast into Cylindrical Colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel B. Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Mcclean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hersen</w:t>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharad Ramanathan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.373-376. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (10), pp.2214-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cc.8.3.7450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761747v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe osmotic compression triggers a slowdown of intracellular signaling, which can be explained by molecular crowding.</w:t>
               </w:r>
@@ -4181,51 +4181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4285,51 +4285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial structuring and size selection as collective behaviours in an agent-based model for barchan fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,278 +4529,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-patterned porous substrates for cell-based assays</w:t>
+                <w:t xml:space="preserve">Long-term model predictive control of gene expression at the population and single-cell levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Evenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
+                <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Miermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ladoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2LC20696J⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (35), pp.14271-14276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1206810109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761704v1</w:t>
+                <w:t xml:space="preserve">hal-01528440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term model predictive control of gene expression at the population and single-cell levels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-patterned porous substrates for cell-based assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charvin</w:t>
+                <w:t xml:space="preserve">Fanny Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fages</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (35), pp.14271-14276. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1206810109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2LC20696J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528440v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging modes of collective cell migration induced by geometrical constraints</w:t>
               </w:r>
@@ -4825,51 +4825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Chun Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Lei Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5080,51 +5080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Anon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serra-Picamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,485 +5182,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic micropillars as a tool to govern substrate deformations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The Dynamical Systems Properties of the HOG Signaling Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Miermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1LC20263D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Transduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/930940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378197v1</w:t>
+                <w:t xml:space="preserve">hal-03761696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time Control of Gene Expression: in silico Analysis*</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Push it, pull it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Batt</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ladoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02614⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.340-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/470340a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761737v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push it, pull it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Magnetic micropillars as a tool to govern substrate deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/470340a⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1LC20263D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03761744v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamical Systems Properties of the HOG Signaling Cascade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Towards Real-Time Control of Gene Expression: in silico Analysis*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Batt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Transduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.14844-14850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/930940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761696v1</w:t>
+                <w:t xml:space="preserve">hal-03761737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of cell spreading within 3D-micropatterned environments</w:t>
               </w:r>
@@ -5672,64 +5672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ladoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.805-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6025,278 +6025,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Dependence of Cadherin-Mediated Adhesions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and stability of transverse and longitudinal sand dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Lambert</w:t>
+                <w:t xml:space="preserve">Erwan Reffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Rabodzey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (4), pp.534-542. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (6), pp.491-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.10.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G30894.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761686v1</w:t>
+                <w:t xml:space="preserve">hal-03761691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of transverse and longitudinal sand dunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength Dependence of Cadherin-Mediated Adhesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Anon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Reffet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mireille Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Rabodzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (6), pp.491-494. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.534-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G30894.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761691v1</w:t>
+                <w:t xml:space="preserve">hal-03761686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traction forces exerted by epithelial cell sheets</w:t>
               </w:r>
@@ -6468,51 +6468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (1), pp.357-368. </w:t>
@@ -6550,90 +6550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal processing by the HOG MAP kinase pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Nicole Mcclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshminarayanan Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (20), pp.7165-7170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,77 +6667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of cell signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Mcclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (12), pp.1020-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6788,64 +6788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic drift at expanding frontiers promotes gene segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Hallatschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6892,77 +6892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The song of the dunes as a self-synchronized instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Elbelrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haspang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kåre Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,51 +7195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haspang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kåre H. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7286,64 +7286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision of barchan dunes as a mechanism of size regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (21), pp.L21403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7377,51 +7377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow effects on the morphology and dynamics of aeolian and subaqueous barchan dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (F4), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7533,51 +7533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corridors of barchan dunes: stability and size selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7667,64 +7667,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Length Scale of Barchan Dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7803,90 +7803,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico control of biomolecular processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Miermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7954,64 +7954,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Platforms for Generating Dynamic Environmental Perturbations to Study the Responses of Single Yeast Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Bisaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Mcclean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1205, Springer New York, pp.111-129, 2014, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8859, Springer International Publishing, pp.155-172, 2014, Lecture Notes in Computer Science, 978-3-319-12981-5. </w:t>
@@ -8179,90 +8179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropatterned Porous Membranes for Combinatorial Cell-Based Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropatterning in Cell Biology Part C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121, Elsevier, pp.155-169, 2014, Methods in Cell Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8296,64 +8296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunes, the Collective Behaviour of Wind and Sand, or: Are Dunes Living Beings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.107-118, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8399,77 +8399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring In Vivo Signaling Kinetics in a Mitogen-Activated Kinase Pathway Using Dynamic Input Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Mcclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Genetic Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 734, Humana Press, pp.101-119, 2011, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8503,90 +8503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time control of gene expression : controlling the hog signaling cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Uhlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Batt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenese et Dynamique des Barchanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8980,51 +8980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EA119A5"/>
+    <w:nsid w:val="14EF4CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9211,51 +9211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hersen-pascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2379-4280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08928707X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Banderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Le Bec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carolina Elizondo-Cant&#250;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Vert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3565023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288752v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore Scolari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44379-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Charachon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01832-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88750.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cruz-Ram&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1085268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Milunov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15207-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Marinkovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Acman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Meglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3668" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02952457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Ben Meriem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18455-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khalil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060582" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etthel Windels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyeb Zahir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstrepen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0672-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lugagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srajan Jain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ivanovitch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Ben Meriem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29647-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emek Seyrek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiong Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Han Tee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visalatchi Thiagarajan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3466" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Stoma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Llamosi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mroz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sosa Carrillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kirch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Batt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01498-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrari-Trecate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004706" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001608v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.94.042101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Zaidel-Bar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bershadsky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6HRV54R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burns" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Maji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mani&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krisko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Pellay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Di Meglio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.02.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcclean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Ramanathan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.3.7450" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Miermont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nicole Mcclean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215367110" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759289v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40710-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E2B2687B1A7DADEEE0EBE58258C9260DDAC007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ram Krishna Vedula" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Gupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117810109" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Evenou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC20696J" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Uhlendorf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206810109" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Chun Leong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lei Lai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119313109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lebois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.04.051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117814109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378197v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20263D" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761737v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02614" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/470340a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-62P1BNML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/930940" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00221F" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mani&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Matic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toph&#248;j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hersen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lambert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Rabodzey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.044" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Reffet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30894.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/19/194119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.04.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayanan Mahadevan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710770105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761748v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hallatschek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710150104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Manning" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elbelrhiti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.018002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haspang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.174502" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re H. Jensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000185" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00087-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken H. Andersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011304" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.264301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1878-2_13" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Bisaria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1363-3_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmeesh Maruthi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Tkachev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Carta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-800281-0.00011-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13174-5_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TKH6JZ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-086-7_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814335058_0035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hersen-pascal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2379-4280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08928707X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Banderas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hofmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Le Bec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carolina Elizondo-Cant&#250;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Vert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Haidour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2025.3565023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288752v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pouzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore Scolari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44379-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Charachon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01832-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.88750.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cruz-Ram&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1085268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Milunov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15207-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7040151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Marinkovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Acman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Meglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239223" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02952457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Ben Meriem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Camacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18455-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etthel Windels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyeb Zahir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verstrepen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0672-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lugagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srajan Jain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ivanovitch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Ben Meriem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29647-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emek Seyrek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqiong Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Dasbiswas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhuan Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Han Tee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visalatchi Thiagarajan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3466" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sosa Carrillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kirch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Batt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01498-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Stoma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Llamosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrari-Trecate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004706" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001608v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.94.042101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Zaidel-Bar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bershadsky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.21223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K6HRV54R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burns" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Maji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mani&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krisko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Pellay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Di Meglio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcclean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Ramanathan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.3.7450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.02.040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Miermont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nicole Mcclean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bottani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215367110" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759289v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40710-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E2B2687B1A7DADEEE0EBE58258C9260DDAC007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ram Krishna Vedula" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Gupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117810109" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Uhlendorf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206810109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Evenou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC20696J" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Chun Leong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lei Lai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119313109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lebois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.04.051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Anon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra-Picamal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1117814109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/930940" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/470340a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-62P1BNML-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20263D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00221F" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mani&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Matic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toph&#248;j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Homan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hersen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Reffet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30894.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761686v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lambert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Rabodzey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/19/194119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.04.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321259v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayanan Mahadevan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710770105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761748v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hallatschek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0710150104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Manning" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elbelrhiti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.018002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haspang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re Jensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.174502" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re H. Jensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000185" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00087-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken H. Andersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011304" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.264301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1878-2_13" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Bisaria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1363-3_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmeesh Maruthi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Tkachev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Carta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-800281-0.00011-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13174-5_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TKH6JZ6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-086-7_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814335058_0035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>