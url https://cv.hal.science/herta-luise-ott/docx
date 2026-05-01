--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -637,174 +637,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Autriche mythique d’Ingeborg Bachmann »,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herta-Luise Ott</w:t>
+                <w:t xml:space="preserve">Les délires verbaux de Josef Winkler - du cri à l’incantation rituelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herta Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Le fou dans les littératures de langue germanique au XXe siècle, 32, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.1853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378184v1</w:t>
+                <w:t xml:space="preserve">hal-04377877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les délires verbaux de Josef Winkler - du cri à l’incantation rituelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herta Luise Ott</w:t>
+                <w:t xml:space="preserve">« L’Autriche mythique d’Ingeborg Bachmann »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 892-893/ Août-Septembre 2003, p.52-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/germanica.1853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377877v1</w:t>
+                <w:t xml:space="preserve">hal-04378184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible généalogie féminine chez Ingeborg Bachmann</w:t>
               </w:r>
@@ -1595,209 +1595,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaž Birk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geteiltes Gedächtnis?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions et Presses universitaires de Reims, pp.19-27, 2025, Studia Habsburgica, 978-2-37496-257-3. </w:t>
+              <w:t xml:space="preserve">, Éditions et Presses universitaires de Reims, pp.11-18, 2025, Studia Habsburgica, 978-2-37496-257-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15ckp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15cko⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441046v1</w:t>
+                <w:t xml:space="preserve">hal-05441055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einleitung</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaž Birk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geteiltes Gedächtnis?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions et Presses universitaires de Reims, pp.11-18, 2025, Studia Habsburgica, 978-2-37496-257-3. </w:t>
+              <w:t xml:space="preserve">, Éditions et Presses universitaires de Reims, pp.19-27, 2025, Studia Habsburgica, 978-2-37496-257-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15cko⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15ckp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441055v1</w:t>
+                <w:t xml:space="preserve">hal-05441046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachrichten aus der Neuen Welt. Berthold Viertels 'Am Abend' (Santa Monica 1930)</w:t>
               </w:r>
@@ -2048,247 +2048,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Melde gehorsamst, ich bin Rheumatiker’. Der Kampf des braven Soldaten Schwejk in der Literatur, auf der Leinwand und am Bildschirm</w:t>
+                <w:t xml:space="preserve">„...ganz schön absurd, das ganze wording...“. Kathrin Rögglas Schreiben unter dem Zeichen des Verlusts von Wirklichkeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nach 1914. Der Erste Weltkrieg in der europäischen Kultur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-268, 2017, 978-3-8260-6129-5</w:t>
+              <w:t xml:space="preserve">Fräuleinwunder. Zum Literarischen Nachleben eines Labels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.67-86, 2017, 978-3-653-05495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155202v1</w:t>
+                <w:t xml:space="preserve">hal-04154890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„...ganz schön absurd, das ganze wording...“. Kathrin Rögglas Schreiben unter dem Zeichen des Verlusts von Wirklichkeit</w:t>
+                <w:t xml:space="preserve">Abschied von der «Heiligkeit der Sprache»: Maja Haderlaps Beitritt zur deutschsprachigen Literatur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fräuleinwunder. Zum Literarischen Nachleben eines Labels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La(s) literatura(s) en lengua alemana y su apertura internacional = Deutsche Literatur(en) und ihre internationale Entgrenzung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Clásicos Dykinson, pp.105-117, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt1zgwk75.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154890v1</w:t>
+                <w:t xml:space="preserve">hal-04153482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abschied von der «Heiligkeit der Sprache»: Maja Haderlaps Beitritt zur deutschsprachigen Literatur</w:t>
+                <w:t xml:space="preserve">‘Melde gehorsamst, ich bin Rheumatiker’. Der Kampf des braven Soldaten Schwejk in der Literatur, auf der Leinwand und am Bildschirm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Königshausen &amp; Neumann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La(s) literatura(s) en lengua alemana y su apertura internacional = Deutsche Literatur(en) und ihre internationale Entgrenzung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nach 1914. Der Erste Weltkrieg in der europäischen Kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-268, 2017, 978-3-8260-6129-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctt1zgwk75.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04153482v1</w:t>
+                <w:t xml:space="preserve">hal-04155202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la difficulté d’une narration au féminin</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.281.0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta Luise Ott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reger.2009.1393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377877v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1853" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03835280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier-Delpy Marie-Fran&#231;oise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicklas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vassogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eggers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Birk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ckp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.univie.ac.at/o:16842" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04153179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04154890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04153482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zgwk75.12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6534" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.281.0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta Luise Ott" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reger.2009.1393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04377885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03835280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier-Delpy Marie-Fran&#231;oise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicklas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vassogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eggers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Birk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ckp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phaidra.univie.ac.at/o:16842" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04153179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04154890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04153482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zgwk75.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04155202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04378056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6534" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>