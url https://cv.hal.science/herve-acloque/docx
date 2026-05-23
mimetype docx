--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Acloque </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche en génomique animale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4761-1055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113742436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSONALINFORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Family name, First name: ACLOQUE Hervé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher unique identifier(s): http:/orcid.org/0000-0003-4761-1055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: 28th of February, 1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Herve_Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 PhD in Life Sciences obtained April 30th, 2004 (Ph.D. supervisor: Pr. Jacques Samarut)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Lyon, UMR5665, Laboratoire de Biologie Moléculaire et Cellulaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENTPOSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – present INRAE, Group Leader UMR1313 GABI, team Functional Genomics for Animal Health (EFISA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVIOUS POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021 INRA, Senior Scientist UMR1313 GABI, team Genetic, Immunity, Animal Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 INRA, Principal Investigator at the UMRS935 ESTeam, Models of malignant and therapeutic stem cells, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2018 INRA, Senior Scientist (Chargé de Recherche 1ere classe), UMR1388 GenPhySE, CYTOGENE team, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 – 2009  Post-doctoral Fellow. Developmental Neurobiology Dpt., Instituto de Neurociencias de Alicante, CSIC, Team of Pr. Angela Nieto, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 Visiting Scientist. Anatomy and Developmental Biology Dpt., University College of London, Team of Pr. Claudio Stern, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2004 PhD Fellow. Laboratory of Molecular and Cellular Biology, Ecole Normale Supérieure de Lyon, Team of Pr. Jacques Samarut, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999 Graduate Student (M.Sc) Department of Animal Physiology, Laboratory of Developmental Biology and Biotechnology, INRA, Team of Pr. Jean Paul Renard, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018- present Master program PRIAM (8h): Epigenetics/ Animal experimentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 -present Master program IFSBM (4h): Cell Reprogramming, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 -present Master program BME (4h): Mammalian Stem Cells, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2014 Master program (16h) – Developmental and Cellular Biology, Toulouse University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2009  PhD program (20h) – Developmental Biology, University Miguel Hernandez, Instituto de Neurociencias, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2003 Supply Teacher (60h) – General Biology, Lyon University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** INSTITUTIONALRESPONSIBILITIES**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - present Head of the team Functional Genomics for Animal Health (EFISA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 - present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – present Member of the Ethical Committee CEEA26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2024t Nominated member of the Scientific Advisory Board of the INRA Animal Physiology and Livestock Systems (PHASE) Division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 Elected member of the Scientific Advisory Board of the INRA Animal Genetics Division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012–present GraduateStudentAdvisor (PhD committee): 7 PhD students from Lyon University (Stem Cells and Brain Research Institute), 3 PhD students from Toulouse University (Center for Integrative Biology, GenPhySE) and one from Paris-Saclay University (UMR935)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 Head of the CYTOGENE team composed of 7 permanent scientists, 7 technicians and engineers, 5 PhD students, post-docs and undergraduate students and a facility (4 people) for cytogenetic diagnostics in livestock species.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Member of the scientific Committee for the restructuration of an experimental unit dedicated to pig reproduction and genetics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding eQTL mapping and genomic prediction of gene expression in three pig breeds with tissue-specific epigenetic annotations from early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mollandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (1), pp.111158. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent stem cell lines on the farm: naïve-state pluripotency, germline chimerism, and nuclear transfer cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worawalan Samruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangsun Parnpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 114 (2), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell omics uncover gene dynamics shaping embryonic and extra embryonic lineages in pig blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.114519. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.114519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of titanium dioxide particles in human, animal and infant formula milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Djebrani-Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Cloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kuszla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180040. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B Stöckl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (2), pp.110780. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial‐to‐mesenchymal plasticity from development to disease: An introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Theveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1), pp.e23581. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvg.23581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional regulatory variants in pig duodenum, liver, and muscle tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Crespo-Piazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga González-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayrone Mongellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des altérations du rythme circadien sur l’évolution du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5), pp.538-541. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of circadian rhythm disorders on EMT and tumour–immune interactions in endocrine-related cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.R67-R80. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/ERC-20-0390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to metformin reduces the fertility of male offspring in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Justine Guerquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.750145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMAL1 Knockdown Leans Epithelial–Mesenchymal Balance toward Epithelial Properties and Decreases the Chemoresistance of Colon Carcinoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Devocelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desterke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Eduardo Botelho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22105247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173 (1), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2020.70900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic circadian disruption modulates breast cancer stemness and immune microenvironment to drive metastasis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetki Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Villote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3193. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-16890-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation development in ungulates: a 'ménage à quatre' scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell transcriptome in chronic myeloid leukemia: pseudotime analysis reveals evidence of embryonic and transitional stem cell states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pagliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desterke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.47 - 56. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Annotation of Animal Genomes (FAANG) : Current Achievements and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-020518-114913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; exposure to CPF affects bovine sperm epigenetic gene methylation pattern and the ability of sperm to support fertilization and embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Michela Pallotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Barbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.85 - 95. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of valid reference genes for circadian gene-expression studies in human mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E.B. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Bennaceur-Griscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.1689-1701. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2018.1508151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snail2 and Zeb2 repress P-cadherin to define embryonic territories in the chick embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.H. Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144 (4), pp.649-656. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.142562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panel of embryonic stem cell lines reveals the variety and dynamic of pluripotent states in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stemcr.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.511-527. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-016-9533-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.529-530. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-016-9534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GO-FAANG meeting: a Gathering On Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen W White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non integrative strategy decreases chromosome instability and improves endogenous pluripotency genes reactivation in porcine induced pluripotent-like stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, Non paginé. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7095. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">330 Derivation of porcine induced pluripotent stem cells from fibroblasts of a translocated azoospermic boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.254-254. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm DNA Methylation Analysis in Swine Reveals Conserved and Species-Specific Methylation Patterns and Highlights an Altered Methylation at the GNAS Locus in Infertile Boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.119610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular Localization of ENS-1/ERNI in Chick Embryonic Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e92039. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic recombinaison analyses of individual chromosomes in male domestic pigs (sus scrofa domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0099123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy S. Markossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (6), pp.613-628. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual exclusion of transcription factors and cell behaviour in the definition of vertebrate embryonic territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.308-314. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astacin-like metallo-endopeptidase is dynamically expressed in embryonic stem cells and embryonic epithelium during morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241 (3), pp.574-582. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.23737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous retrovirus ENS-1 provides active binding sites for transcription factors in embryonic stem cells that specify extra embryonic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-9-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastatic Colonization Requires the Repression of the Epithelial-Mesenchymal Transition Inducer Prrx1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H Ocañ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Có</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar h. Ocaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Córcoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángels Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.709-724. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal Repression between Sox3 and Snail Transcription Factors Defines Embryonic Territories at Gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rizzoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Wise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.546-558. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of Cvh (Chicken Vasa homologue) mediates the reprogramming of chicken embryonic stem cells to a germ cell fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial-Mesenchymal Transitions in Development and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruby Y.J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (5), pp.871-890. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2009.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial-mesenchymal transitions: the importance of changing cell state in development and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bronner-Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (6), pp.1438-1449. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI38019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oct4 homologue PouV and Nanog regulate pluripotency in chicken embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bertocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (19), pp.3549-3563. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.006569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snail1a and Snail1b cooperate in the anterior migration of the axial mesendoderm in the zebrafish embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrallo-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (22), pp.4073-4081. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.006858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snail genes at the crossroads of symmetric and asymmetric processes in the developing mesoderm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& M Angela Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aixa V Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.104-109. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.embor.7400867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription factor cCP2 controls gene expression in chicken embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (7), pp.2259-2271. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkh545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Risson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Risson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samples collection and assays-by-sequence provided to the scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the GENE-SWitCH project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE; INRAE-T, Nov 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de gènes contrôlant la biologie de l'embryon de porc préimplantatoire et des cellules souches pluripotentes révélées par une approche multi-omiques à l’échelle cellule unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting EPIPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vincent coustham; nathalie beaujean, Oct 2023, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B Stöckl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler-Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è World's Poultry Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Taverne-Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell transcriptome in chronic myeloid leukemia (cml): pseudotime analysis reveals a rare population with embryonic stem cell features and druggable intricated transitional stem cell states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pagliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desterke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Bennaceur-Griscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali G. Turhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the American-Society-of-Hematology (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Hematology (ASH). USA., Dec 2018, San Diego, United States. pp.3, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-110679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marti Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Sperm Methylome in Fertile and Infertile Boars Carriers of DNA Translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG - Plant Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Nuclear Spatial Conformation of Livestock Genomes in Cell Lines and Liver Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the nuclear spatial conformation of livestock genomes using Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement méiotique d'une translocation équilibrée réciproque autosome-autosome : une étude de cas chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal translocations on DNA methylation and consequences on spermatogenesis in the germline of male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Cytogenetics Conference - ECA -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of male infertility: a case study in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm DNA methylation analysis in swine reveals conserved and species-specific methylation patterns and highlights an altered methylation at the GNAS locus in infertile boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome diversity at multi- and single-cell levels in rabbit pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Stem Cell Research (ISSCR). INT., Jun 2013, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la méthylation de l’ADN spermatique chez des verrats à qualité de semence dégradée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular control of pluripotency and germ line competency in chicken embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a . Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai International Symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cr.2008.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of titanium nanoparticles in human, animal and infant formula milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Cloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kuszla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nanotoxicology (NanoTox)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, VENISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneline Dubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche respiratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory networks inference in the pigs embryos from scRNAseq and scMulti-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell lines for the functional validation of 3D genomic interactions by genome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. Pensoft Publishers, 12 (3), 360 p., 2018, 23rd International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes: apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of whole genome interaction maps and study of correlation with gene expression level in fetal muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. INRA - INP - ENVT, Chromosome Research, 24 (S1), 116 p., 2016, 22nd International Colloquim on Animal Cytogenetics and Genomics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trieste, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal causes of impaired reproductive performance in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet Mouney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Swine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orlando, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of induced pluripotent stem cells from an infertile boar carrying a reciprocal translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. COST Office European Cooperation in Science and Technology (Portugal), 2014, Proceedings of the EPICONCEPT Conference 2014 - COST Action FA1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcitecture nucléaire 3D et expression du génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation analysis in sperm from infertile/subfertile boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation analysis in sperm from infertile/subfertile boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics ISAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, 33rd Conference of the International Society for Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Sequential Cycles of Epithelial-Mesenchymal and Mesenchymal-Epithelial Transitions in Mammary Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Davaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Bennaceur-Griscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epithelial-to Mesenchymal Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-351, 2021, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0779-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Hybridization Analysis of Chick Embryos in Whole-Mount and Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Embryology, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2008, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0091-679X(08)00209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell omics reveal distinct gene regulatory dynamics underpinning embryonic and extraembryonic lineage functions during pig blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of titanium nanoparticles in human, animal and infant formula milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Cloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kuszla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single cell transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B Stöckl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic circadian disruption modulates breast cancer cell stemness and their immune microenvironment to drive metastasis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetki Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Villote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION ET CARACTERISATION MOLECULAIRE D'UNE NOUVELLE FAMILLE DE GENES MARQUEURS DES CELLULES SOUCHES EMBRYONNAIRES DE POULET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02912760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés souches des cellules de vertébrés : conservation et spécificité entre cellules embryonnaires et cellules tumorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId424"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Acloque </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche en génomique animale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4761-1055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113742436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gifProYAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSONALINFORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Family name, First name: ACLOQUE Hervé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher unique identifier(s): http:/orcid.org/0000-0003-4761-1055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: 28th of February, 1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Herve_Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 PhD in Life Sciences obtained April 30th, 2004 (Ph.D. supervisor: Pr. Jacques Samarut)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure de Lyon, UMR5665, Laboratoire de Biologie Moléculaire et Cellulaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENTPOSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – present INRAE, Group Leader UMR1313 GABI, team Functional Genomics for Animal Health (EFISA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVIOUS POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021 INRA, Senior Scientist UMR1313 GABI, team Genetic, Immunity, Animal Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 INRA, Principal Investigator at the UMRS935 ESTeam, Models of malignant and therapeutic stem cells, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2018 INRA, Senior Scientist (Chargé de Recherche 1ere classe), UMR1388 GenPhySE, CYTOGENE team, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 – 2009  Post-doctoral Fellow. Developmental Neurobiology Dpt., Instituto de Neurociencias de Alicante, CSIC, Team of Pr. Angela Nieto, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 Visiting Scientist. Anatomy and Developmental Biology Dpt., University College of London, Team of Pr. Claudio Stern, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 – 2004 PhD Fellow. Laboratory of Molecular and Cellular Biology, Ecole Normale Supérieure de Lyon, Team of Pr. Jacques Samarut, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-1999 Graduate Student (M.Sc) Department of Animal Physiology, Laboratory of Developmental Biology and Biotechnology, INRA, Team of Pr. Jean Paul Renard, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018- present Master program PRIAM (8h): Epigenetics/ Animal experimentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 -present Master program IFSBM (4h): Cell Reprogramming, Université Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 -present Master program BME (4h): Mammalian Stem Cells, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2014 Master program (16h) – Developmental and Cellular Biology, Toulouse University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2009  PhD program (20h) – Developmental Biology, University Miguel Hernandez, Instituto de Neurociencias, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2003 Supply Teacher (60h) – General Biology, Lyon University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** INSTITUTIONALRESPONSIBILITIES**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - present Head of the team Functional Genomics for Animal Health (EFISA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 - present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – present Member of the Ethical Committee CEEA26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2024t Nominated member of the Scientific Advisory Board of the INRA Animal Physiology and Livestock Systems (PHASE) Division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 Elected member of the Scientific Advisory Board of the INRA Animal Genetics Division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012–present GraduateStudentAdvisor (PhD committee): 7 PhD students from Lyon University (Stem Cells and Brain Research Institute), 3 PhD students from Toulouse University (Center for Integrative Biology, GenPhySE) and one from Paris-Saclay University (UMR935)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 Head of the CYTOGENE team composed of 7 permanent scientists, 7 technicians and engineers, 5 PhD students, post-docs and undergraduate students and a facility (4 people) for cytogenetic diagnostics in livestock species.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Member of the scientific Committee for the restructuration of an experimental unit dedicated to pig reproduction and genetics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotent stem cell lines on the farm: naïve-state pluripotency, germline chimerism, and nuclear transfer cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worawalan Samruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangsun Parnpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 114 (2), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell omics uncover gene dynamics shaping embryonic and extra embryonic lineages in pig blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (1), pp.114519. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.114519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding eQTL mapping and genomic prediction of gene expression in three pig breeds with tissue-specific epigenetic annotations from early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mollandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (1), pp.111158. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of titanium dioxide particles in human, animal and infant formula milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Djebrani-Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Cloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kuszla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180040. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B Stöckl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (2), pp.110780. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial‐to‐mesenchymal plasticity from development to disease: An introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Theveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1), pp.e23581. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvg.23581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional regulatory variants in pig duodenum, liver, and muscle tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Crespo-Piazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga González-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayrone Mongellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des altérations du rythme circadien sur l’évolution du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5), pp.538-541. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of circadian rhythm disorders on EMT and tumour–immune interactions in endocrine-related cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.R67-R80. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/ERC-20-0390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to metformin reduces the fertility of male offspring in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Justine Guerquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.750145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMAL1 Knockdown Leans Epithelial–Mesenchymal Balance toward Epithelial Properties and Decreases the Chemoresistance of Colon Carcinoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Devocelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desterke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Eduardo Botelho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22105247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic circadian disruption modulates breast cancer stemness and immune microenvironment to drive metastasis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetki Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Villote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3193. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-16890-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation development in ungulates: a 'ménage à quatre' scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell transcriptome in chronic myeloid leukemia: pseudotime analysis reveals evidence of embryonic and transitional stem cell states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pagliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desterke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.47 - 56. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173 (1), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2020.70900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Annotation of Animal Genomes (FAANG) : Current Achievements and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-020518-114913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; exposure to CPF affects bovine sperm epigenetic gene methylation pattern and the ability of sperm to support fertilization and embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Michela Pallotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza Barbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gualtieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.85 - 95. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/em.22242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of valid reference genes for circadian gene-expression studies in human mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E.B. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Bennaceur-Griscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (12), pp.1689-1701. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2018.1508151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snail2 and Zeb2 repress P-cadherin to define embryonic territories in the chick embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.H. Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144 (4), pp.649-656. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.142562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.511-527. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-016-9533-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panel of embryonic stem cell lines reveals the variety and dynamic of pluripotent states in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stemcr.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.529-530. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-016-9534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GO-FAANG meeting: a Gathering On Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen W White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non integrative strategy decreases chromosome instability and improves endogenous pluripotency genes reactivation in porcine induced pluripotent-like stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, Non paginé. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7095. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">330 Derivation of porcine induced pluripotent stem cells from fibroblasts of a translocated azoospermic boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.254-254. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm DNA Methylation Analysis in Swine Reveals Conserved and Species-Specific Methylation Patterns and Highlights an Altered Methylation at the GNAS Locus in Infertile Boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.119610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular Localization of ENS-1/ERNI in Chick Embryonic Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Decimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e92039. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic recombinaison analyses of individual chromosomes in male domestic pigs (sus scrofa domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0099123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy S. Markossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (6), pp.613-628. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual exclusion of transcription factors and cell behaviour in the definition of vertebrate embryonic territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.308-314. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astacin-like metallo-endopeptidase is dynamically expressed in embryonic stem cells and embryonic epithelium during morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241 (3), pp.574-582. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.23737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous retrovirus ENS-1 provides active binding sites for transcription factors in embryonic stem cells that specify extra embryonic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gounel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4690-9-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastatic Colonization Requires the Repression of the Epithelial-Mesenchymal Transition Inducer Prrx1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H Ocañ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Có</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar h. Ocaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Córcoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángels Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.709-724. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal Repression between Sox3 and Snail Transcription Factors Defines Embryonic Territories at Gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rizzoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Wise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.546-558. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of Cvh (Chicken Vasa homologue) mediates the reprogramming of chicken embryonic stem cells to a germ cell fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial-Mesenchymal Transitions in Development and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruby Y.J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (5), pp.871-890. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2009.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial-mesenchymal transitions: the importance of changing cell state in development and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bronner-Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (6), pp.1438-1449. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI38019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oct4 homologue PouV and Nanog regulate pluripotency in chicken embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bertocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (19), pp.3549-3563. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.006569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snail1a and Snail1b cooperate in the anterior migration of the axial mesendoderm in the zebrafish embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrallo-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (22), pp.4073-4081. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.006858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snail genes at the crossroads of symmetric and asymmetric processes in the developing mesoderm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& M Angela Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aixa V Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.104-109. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.embor.7400867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription factor cCP2 controls gene expression in chicken embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (7), pp.2259-2271. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkh545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Risson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Risson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samples collection and assays-by-sequence provided to the scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the GENE-SWitCH project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE; INRAE-T, Nov 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de gènes contrôlant la biologie de l'embryon de porc préimplantatoire et des cellules souches pluripotentes révélées par une approche multi-omiques à l’échelle cellule unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting EPIPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vincent coustham; nathalie beaujean, Oct 2023, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B Stöckl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler-Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è World's Poultry Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Taverne-Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell transcriptome in chronic myeloid leukemia (cml): pseudotime analysis reveals a rare population with embryonic stem cell features and druggable intricated transitional stem cell states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pagliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desterke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Bennaceur-Griscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali G. Turhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the American-Society-of-Hematology (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Hematology (ASH). USA., Dec 2018, San Diego, United States. pp.3, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-110679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marti Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the nuclear spatial conformation of livestock genomes using Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement méiotique d'une translocation équilibrée réciproque autosome-autosome : une étude de cas chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Sperm Methylome in Fertile and Infertile Boars Carriers of DNA Translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG - Plant Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Nuclear Spatial Conformation of Livestock Genomes in Cell Lines and Liver Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal translocations on DNA methylation and consequences on spermatogenesis in the germline of male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Cytogenetics Conference - ECA -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm DNA methylation analysis in swine reveals conserved and species-specific methylation patterns and highlights an altered methylation at the GNAS locus in infertile boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of male infertility: a case study in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ischia, Italy. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome diversity at multi- and single-cell levels in rabbit pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Stem Cell Research (ISSCR). INT., Jun 2013, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la méthylation de l’ADN spermatique chez des verrats à qualité de semence dégradée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular control of pluripotency and germ line competency in chicken embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lavial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a . Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shanghai International Symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cr.2008.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of titanium nanoparticles in human, animal and infant formula milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Cloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kuszla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nanotoxicology (NanoTox)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, VENISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneline Dubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche respiratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory networks inference in the pigs embryos from scRNAseq and scMulti-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell lines for the functional validation of 3D genomic interactions by genome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. Pensoft Publishers, 12 (3), 360 p., 2018, 23rd International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications ciblées des génomes: apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Trouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - INP - ENVT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of whole genome interaction maps and study of correlation with gene expression level in fetal muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. INRA - INP - ENVT, Chromosome Research, 24 (S1), 116 p., 2016, 22nd International Colloquim on Animal Cytogenetics and Genomics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Marti-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Voillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trieste, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal causes of impaired reproductive performance in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet Mouney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Swine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orlando, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of induced pluripotent stem cells from an infertile boar carrying a reciprocal translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonie Barasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. COST Office European Cooperation in Science and Technology (Portugal), 2014, Proceedings of the EPICONCEPT Conference 2014 - COST Action FA1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcitecture nucléaire 3D et expression du génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation analysis in sperm from infertile/subfertile boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Monod Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation analysis in sperm from infertile/subfertile boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Congras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics ISAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, 33rd Conference of the International Society for Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Sequential Cycles of Epithelial-Mesenchymal and Mesenchymal-Epithelial Transitions in Mammary Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Davaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Bennaceur-Griscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epithelial-to Mesenchymal Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-351, 2021, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0779-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Hybridization Analysis of Chick Embryos in Whole-Mount and Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angela Angela Nieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Embryology, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2008, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0091-679X(08)00209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell omics reveal distinct gene regulatory dynamics underpinning embryonic and extraembryonic lineage functions during pig blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of titanium nanoparticles in human, animal and infant formula milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Cloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kuszla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single cell transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan B Stöckl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic circadian disruption modulates breast cancer cell stemness and their immune microenvironment to drive metastasis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetki Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Villote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION ET CARACTERISATION MOLECULAIRE D'UNE NOUVELLE FAMILLE DE GENES MARQUEURS DES CELLULES SOUCHES EMBRYONNAIRES DE POULET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02912760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés souches des cellules de vertébrés : conservation et spécificité entre cellules embryonnaires et cellules tumorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92D4B7D"/>
+    <w:nsid w:val="B52435B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-acloque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4761-1055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113742436" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Herve_Acloque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawalan Samruan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsun Parnpai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114519" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theveneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23581" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crespo-Piazuelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrone Mongellaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hadadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-20-0390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Devocelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Eduardo Botelho de Souza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Hadadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105247" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Mei Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetki Aslan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Villote" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16890-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Artus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0348" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pagliaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Chomel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Souza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-114913" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Pallotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Barbato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gualtieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.B. de Souza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Bennaceur-Griscelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1508151" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Ocana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd Stern" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nieto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.142562" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9533-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9534-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Tuggle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W White" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clarke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12466" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27059" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602603v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab330" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meslier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Angela Nieto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2012.03.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81BHLMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lavial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23737" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289815v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tribollet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-21" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Oca&#241;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca C&#243;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar&#160;h. Oca&#241;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca C&#243;rcoles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngels Fabra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2012.10.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ocana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Matheu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rizzoti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Wise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.07.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Nieto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.03.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Thiery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Y.J. Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.11.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Adams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fishwick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bronner-Fraser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Angela Nieto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664396v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertocchini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macleod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boast" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006569" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrallo-Gimeno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tada" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006858" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; M Angela Nieto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa V Morales" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A de Frutos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400867" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678518v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gruffat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh545" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Birot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kutina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023833v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Birot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424207v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G. Turhan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-110679" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868765v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marti Marimon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508146v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581540v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792088v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756866v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bachelard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . Nieto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2008.196" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734307v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886399v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/icacgm2016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743692v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794386v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet Mouney" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Loustau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739129v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810380v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803541v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744773v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950184v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Davaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_26" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912726v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Wilkinson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(08)00209-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194736v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722777v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue Beauvais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954790v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Li" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02912760v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801190v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-acloque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4761-1055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113742436" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gifProYAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Herve_Acloque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawalan Samruan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsun Parnpai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114519" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Theveneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23581" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crespo-Piazuelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrone Mongellaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hadadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-20-0390" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Devocelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desterke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Eduardo Botelho de Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Hadadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Mei Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetki Aslan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Villote" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16890-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Artus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0348" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pagliaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Chomel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Souza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.04.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-114913" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Pallotta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Barbato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gualtieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22242" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.B. de Souza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Bennaceur-Griscelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2018.1508151" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.H. Ocana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cd Stern" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nieto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.142562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9533-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9534-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Tuggle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W White" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clarke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12466" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27059" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab330" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Birot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634784v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meslier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099123" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Angela Nieto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2012.03.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81BHLMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lavial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23737" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tribollet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Oca&#241;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca C&#243;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar&#160;h. Oca&#241;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca C&#243;rcoles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngels Fabra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2012.10.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ocana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Matheu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rizzoti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Wise" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.07.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667167v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Nieto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.03.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Thiery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Y.J. Huang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2009.11.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912722v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Adams" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fishwick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bronner-Fraser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Angela Nieto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI38019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertocchini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macleod" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boast" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006569" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrallo-Gimeno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006858" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912731v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; M Angela Nieto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa V Morales" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A de Frutos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gruffat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh545" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673602v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Birot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kutina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023833v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Birot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498288v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G. Turhan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-110679" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868765v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marti Marimon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581540v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801341v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793883v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508146v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792088v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739006v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198231v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745264v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756866v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bachelard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . Nieto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2008.196" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167509v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734307v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886399v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/icacgm2016" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743692v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794386v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet Mouney" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Loustau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739129v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803541v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744773v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950184v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Davaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0779-4_26" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912726v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Wilkinson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(08)00209-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194736v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722777v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue Beauvais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954790v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Li" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02912760v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801190v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>