--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -75,1472 +75,1970 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central bank digital currencies (CBDCs): the design framework and implementation model of China’s digital yuan (e-CNY) and comparison with digital euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kok Lian Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edward Elgar Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on FinTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978 1 03532 141 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et gestion des fonds propres bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque et intermédiation financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-248, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les banques et la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état des entreprises 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-90, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les banques et la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état des entreprises 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.81-90, 2010, Repères</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des banques en France : du public au privé, de l'économie au management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à Pierre Spiteri Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rate Discovery in Decentralised Lending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Eli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of The British Blockchain Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31585/jbba-8-2-(7)2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case Study of Ant Finance's Innovation Journey from a Platform Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kok Lian Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Scientific Annual Review of Fintech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2811004823500057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculation of Torulaspora delbrueckii as a bio-protection agent in winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.451 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banks’ earnings: Empirical evidence of the influence of economic and financial market factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rfe.2017.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de la dette souveraine dans l’Union européenne : transparence des banques et spreads de CDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.243-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the “viable but nonculturable” (VBNC) state in the wine spoilage yeast Brettanomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serpaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Gaudot-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.438-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attractivité résidentielle des agglomérations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observateur de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.3-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop de transparence tue la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 724, pp.45-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité des privatisations françaises : une vision dynamique à travers la théorie de la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.554.0791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notations et écarts de rentabilité : le marché français avant l'euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Merli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European banks and Fed liquidity facilities during the Global Financial Crisis: Good news for the bad and bad news for the good</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry D Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrol Prices and Government Bond Risk Premium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin de Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Bank Transparency really Help Financial Markets and Regulators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637917v1</w:t>
-              </w:r>
-[...1066 lines deleted...]
-                <w:t xml:space="preserve">hal-01622853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes et évolution du système bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2017, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1550,547 +2048,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downgrades of sovereign credit ratings and impact on banks CDS spread: does disclosure by banks improve stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32es Journées de Microéconomie Appliquée - JMA 2105</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banks’ Earnings: an empirical evidence of the influence of economic and financial markets factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PASSAGE OBLIGATOIRE AUX NORMES COMPTABLES IAS/IFRS, CONTRAINTES EN LIQUIDITE ET RATIONNEMENT DU CREDIT : UNE ETUDE EMPIRIQUE DANS L'INDUSTRIE BANCAIRE EUROPENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International French Finance Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. pp.33</w:t>
+              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622842v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSAGE OBLIGATOIRE AUX NORMES COMPTABLES IAS/IFRS, CONTRAINTES EN LIQUIDITE ET RATIONNEMENT DU CREDIT : UNE ETUDE EMPIRIQUE DANS L'INDUSTRIE BANCAIRE EUROPENNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Banks’ Earnings: an empirical evidence of the influence of economic and financial markets factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">30th International French Finance Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936624v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking relationship and syndicated loans during the last financial crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th GdRE Annual International Symposium on Money, Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Reading, Royaume-Uni. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution or complementarity between “soft” information and “hard” information: why and which effect on bank profitability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Smondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th AFFI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saint-Malo, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution or complementarity between “soft” information and &amp;quot;hard&amp;quot; information : why and which effect on bank profitability ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Smondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 FMA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, New York, United States. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2100,537 +2598,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banque et intermédiation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 487 p., 2013, Finance, 978-2-7178-6630-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banque et Intermédiation Financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. Economica, pp.380, 2012, Finance, Yves Simon, 978-2-7178-6155-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'individu face au marché : investisseurs, spéculateurs et crises boursières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Management et société, pp.110, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622769v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-01622768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2777,51 +2967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D Wall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin de Benoist" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok Lian Woo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2811004823500057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2017.09.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Merli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok Lian Woo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Eli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31585/jbba-8-2-(7)2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2811004823500057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2017.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Merli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D Wall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin de Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>