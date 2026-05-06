--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1014,483 +1014,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
+                <w:t xml:space="preserve">Characterization of the “viable but nonculturable” (VBNC) state in the wine spoilage yeast Brettanomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+                <w:t xml:space="preserve">Virginie Serpaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+                <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
+                <w:t xml:space="preserve">Eliane Gaudot-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.243-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.438-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782673v1</w:t>
+                <w:t xml:space="preserve">hal-03747556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the “viable but nonculturable” (VBNC) state in the wine spoilage yeast Brettanomyces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Remize</w:t>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Gaudot-Dumas</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t>
+                <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30 (2), pp.438-447. </w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.243-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747556v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attractivité résidentielle des agglomérations françaises</w:t>
+                <w:t xml:space="preserve">Trop de transparence tue la transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observateur de l'immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76, pp.3-66</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 724, pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672601v1</w:t>
+                <w:t xml:space="preserve">hal-00672607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trop de transparence tue la transparence</w:t>
+                <w:t xml:space="preserve">L'attractivité résidentielle des agglomérations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 724, pp.45-46</w:t>
+              <w:t xml:space="preserve">Observateur de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.3-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672607v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité des privatisations françaises : une vision dynamique à travers la théorie de la gouvernance</w:t>
               </w:r>
@@ -2967,51 +2967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok Lian Woo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Eli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31585/jbba-8-2-(7)2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2811004823500057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2017.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Merli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D Wall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin de Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok Lian Woo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Eli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31585/jbba-8-2-(7)2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2811004823500057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.02.034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2017.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gaudot-Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GB8HT4X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.554.0791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Merli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D Wall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin de Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Smondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>