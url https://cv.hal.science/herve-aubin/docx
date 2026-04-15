--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenic spin-valley states of the bromine donor in 2H-MoTe2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of the Magnetic Tip on Heterodimers in ESR-STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lang</w:t>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Stolyarov</w:t>
+                <w:t xml:space="preserve">Jose Reina-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Marchenkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergey Naumov</w:t>
+                <w:t xml:space="preserve">Christoph Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01244-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (17), pp.16935 - 16942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236984v1</w:t>
+                <w:t xml:space="preserve">hal-04281456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Magnetic Tip on Heterodimers in ESR-STM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenic spin-valley states of the bromine donor in 2H-MoTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Sheina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Zhang</w:t>
+                <w:t xml:space="preserve">Vasily Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Reina-Gálvez</w:t>
+                <w:t xml:space="preserve">Vyacheslav Marchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Wolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubin</w:t>
+                <w:t xml:space="preserve">Sergey Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (17), pp.16935 - 16942. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01244-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281456v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale visualization of the p − d hybridization in III-V semiconductor surfaces doped with transition metal impurities</w:t>
               </w:r>
@@ -1429,64 +1429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spin resonance of single iron phthalocyanine molecules and role of their non-localized spins in magnetic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,77 +1723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Willke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bilgeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (11), pp.17959-17965. </w:t>
@@ -1959,295 +1959,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
+                <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Livache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122049v1</w:t>
+                <w:t xml:space="preserve">hal-02001779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
+                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Dufour</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001779v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effects in Pb nanocrystals grown on InAs</w:t>
               </w:r>
@@ -2629,295 +2629,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
+                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Donald Mouafo Notemgnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541341v1</w:t>
+                <w:t xml:space="preserve">hal-01597949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Keuleyan</w:t>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4067-4074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597949v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in a Single Self-Doped Nanocrystal</w:t>
               </w:r>
@@ -3050,90 +3050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Livache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (15), pp.152103. </w:t>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément J Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille J Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.9647 - 9647. </w:t>
@@ -5296,295 +5296,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00126268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the Nernst signal generated by fluctuating Cooper pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.094521. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.683-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.94521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00068853v1</w:t>
+                <w:t xml:space="preserve">in2p3-00113394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Nernst signal generated by fluctuating Cooper pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.683-686. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.094521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.94521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00113394v1</w:t>
+                <w:t xml:space="preserve">in2p3-00068853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreev bound-state tunneling and ESR spectroscopy of high-temperature superconductors and observations of broken time-reversal symmetry</w:t>
               </w:r>
@@ -7162,64 +7162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraband transition in self-doped narrow band gap colloidal quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,90 +7296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Self-Doping Process in HgSe Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Livache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8108,51 +8108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202413402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Mesaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Haze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T Bui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00716-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Marchenkov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Naumov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01244-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina-G&#225;lvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Badiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.235443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolyarov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sheina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khokhlov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bilgeri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00827-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Willke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c06394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08022-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b07898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim J Mir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09903-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.097701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dayen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510165" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCM8HKTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Xu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24909" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hease" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04616" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438653v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottaghizadeh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5006383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.176803" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Greene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Covington" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Pugel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Behnia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuuichi Ooi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tamegai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.624" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ooi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022534625754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM3XHPJ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taillefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2624" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suderow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huxley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00569-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXKXW4TK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Taillefer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lussier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gagnon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.483" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002570050434" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(97)00860-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z164LFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Stolyarov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921955v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039499v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hentges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202413402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Mesaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Haze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T Bui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00716-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina-G&#225;lvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Marchenkov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Naumov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01244-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Badiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.235443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolyarov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sheina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khokhlov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bilgeri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00827-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Willke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c06394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08022-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b07898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim J Mir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09903-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.097701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dayen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510165" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCM8HKTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Xu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24909" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hease" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04616" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438653v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottaghizadeh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5006383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.176803" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Greene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Covington" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Pugel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Behnia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuuichi Ooi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tamegai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.624" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ooi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022534625754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM3XHPJ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taillefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2624" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suderow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huxley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00569-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXKXW4TK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Taillefer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lussier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gagnon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.483" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002570050434" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(97)00860-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z164LFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Stolyarov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921955v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039499v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hentges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>