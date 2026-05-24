--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Magnetic Tip on Heterodimers in ESR-STM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenic spin-valley states of the bromine donor in 2H-MoTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Sheina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Zhang</w:t>
+                <w:t xml:space="preserve">Guillaume Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Reina-Gálvez</w:t>
+                <w:t xml:space="preserve">Vasily Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Wolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubin</w:t>
+                <w:t xml:space="preserve">Vyacheslav Marchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04024⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01244-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281456v1</w:t>
+                <w:t xml:space="preserve">hal-04236984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenic spin-valley states of the bromine donor in 2H-MoTe2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of the Magnetic Tip on Heterodimers in ESR-STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Stolyarov</w:t>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyacheslav Marchenkov</w:t>
+                <w:t xml:space="preserve">Jose Reina-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Naumov</w:t>
+                <w:t xml:space="preserve">Christoph Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.135. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (17), pp.16935 - 16942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01244-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236984v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale visualization of the p − d hybridization in III-V semiconductor surfaces doped with transition metal impurities</w:t>
               </w:r>
@@ -1429,64 +1429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spin resonance of single iron phthalocyanine molecules and role of their non-localized spins in magnetic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,713 +1557,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-Promoted Splitting in Quasiparticle Interference at Nesting Vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pons</w:t>
+                <w:t xml:space="preserve">Coherent Spin Control of Single Molecules on a Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Willke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bilgeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00462⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (11), pp.17959-17965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c06394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447978v1</w:t>
+                <w:t xml:space="preserve">hal-03447976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Spin Control of Single Molecules on a Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Wolf</w:t>
+                <w:t xml:space="preserve">Spin-Orbit induced phase-shift in Bi2Se3 Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-08022-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c06394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03447976v1</w:t>
+                <w:t xml:space="preserve">hal-01983043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Orbit induced phase-shift in Bi2Se3 Josephson junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
+                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Noumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.3981-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-08022-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01983043v1</w:t>
+                <w:t xml:space="preserve">hal-02122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dimensionality and confinement on the electronic properties of mercury chalcogenide nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8NR09644A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistor and photo transistor of narrow band gap nanocrystal arrays using ionic glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+                <w:t xml:space="preserve">Quantum constriction at the interface between a superconducting nanocrystal and an electron accumulation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552, pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122049v1</w:t>
+                <w:t xml:space="preserve">hal-02989207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effects in Pb nanocrystals grown on InAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2272,4362 +2272,4228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (21), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.214514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum constriction at the interface between a superconducting nanocrystal and an electron accumulation layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
+                <w:t xml:space="preserve">Strong coupling and periodic potential at the Pb/Sb(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmers</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989207v1</w:t>
+                <w:t xml:space="preserve">hal-02357567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong coupling and periodic potential at the Pb/Sb(111) interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Aubin</w:t>
+                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4067-4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357567v1</w:t>
+                <w:t xml:space="preserve">hal-01541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgSe self-doped nanocrystals as a platform to investigate the effects of vanishing confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Donald Mouafo Notemgnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (41), pp.36173-36180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b10665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Dynamics and Optolectronic Properties in HgTe Colloidal Quantum Wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (15), pp.152103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01541341v1</w:t>
+                <w:t xml:space="preserve">hal-01508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in a Single Self-Doped Nanocrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.1222-1229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.6b07898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of CdSe-ZnS 2D nanoplatelets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
+                <w:t xml:space="preserve">Double Fe-impurity charge state in the topological insulator Bi 2 Se 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stolyarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V Remizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (15), pp.152103. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 111 (25), pp.251601 - 251601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5002567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4980065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508744v1</w:t>
+                <w:t xml:space="preserve">hal-01777470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Fe-impurity charge state in the topological insulator Bi 2 Se 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Vlaic</w:t>
+                <w:t xml:space="preserve">Electronic properties of (Sb;Bi) 2 Te 3 colloidal heterostructured nanoplates down to the single particle level OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasim J Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément J Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille J Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.9647 - 9647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09903-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5002567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01777470v1</w:t>
+                <w:t xml:space="preserve">hal-01578455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of (Sb;Bi) 2 Te 3 colloidal heterostructured nanoplates down to the single particle level OPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wasim J Mir</w:t>
+                <w:t xml:space="preserve">Shiba Bound States across the Mobility Edge in Doped InAs Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Assouline</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aprili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (9), pp.097701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.097701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09903-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578455v1</w:t>
+                <w:t xml:space="preserve">hal-01611648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiba Bound States across the Mobility Edge in Doped InAs Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Superconducting parity effect across the Anderson limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Aprili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.14549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.097701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611648v1</w:t>
+                <w:t xml:space="preserve">hal-01496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting parity effect across the Anderson limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmers</w:t>
+                <w:t xml:space="preserve">Engineering the Charge Transfer in all 2D Graphene-Nanoplatelets Heterostructure Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Z. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.24909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496658v1</w:t>
+                <w:t xml:space="preserve">hal-01438636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototransport in colloidal nanoplatelets array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Infrared Photodetection Based on Colloidal Quantum-Dot Films with High Mobility and Optical Absorption up to THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scarafagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.1282-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510165⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01473612v1</w:t>
+                <w:t xml:space="preserve">hal-01418828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Charge Transfer in all 2D Graphene-Nanoplatelets Heterostructure Photodetectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Z. Xu</w:t>
+                <w:t xml:space="preserve">Phototransport in colloidal nanoplatelets array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ithurria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Aubin</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep24909⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (7-9), pp.526 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438636v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Photodetection Based on Colloidal Quantum-Dot Films with High Mobility and Optical Absorption up to THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Investigating the n- and p-Type Electrolytic Charging of Colloidal Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Scarafagio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubin</w:t>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 119 (n° 38), pp. 21795-21799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B05296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418828v1</w:t>
+                <w:t xml:space="preserve">hal-01476148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the n- and p-Type Electrolytic Charging of Colloidal Nanoplatelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Effects of electron-phonon interactions on the electron tunneling spectrum of PbS quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remi Castaing</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mottaghizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.41403 - 41403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.041403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B05296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01476148v1</w:t>
+                <w:t xml:space="preserve">hal-01438653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electron-phonon interactions on the electron tunneling spectrum of PbS quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Electrolyte-Gated Colloidal Nanoplatelets-Based Phototransistor and Its Use for Bicolor Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ithurria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.2715 - 2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5006383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.041403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438653v1</w:t>
+                <w:t xml:space="preserve">hal-01438564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte-Gated Colloidal Nanoplatelets-Based Phototransistor and Its Use for Bicolor Detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Quasi‐2D Colloidal Semiconductor Nanoplatelets for Narrow Electroluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201301711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl5006383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438564v1</w:t>
+                <w:t xml:space="preserve">hal-04445169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi‐2D Colloidal Semiconductor Nanoplatelets for Narrow Electroluminescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron cotunneling transport in gold nanocrystals arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.176803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201301711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04445169v1</w:t>
+                <w:t xml:space="preserve">hal-03251067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron cotunneling transport in gold nanocrystals arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rosticher</w:t>
+                <w:t xml:space="preserve">Synthesis of Monodisperse Superconducting Lead Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Resa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélèna Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (17), pp.7120-7122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9005845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.176803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03251067v1</w:t>
+                <w:t xml:space="preserve">hal-03475850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Monodisperse Superconducting Lead Nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dubertret</w:t>
+                <w:t xml:space="preserve">Thickness-tuned superconductor-insulator transitions under magnetic field in a -NbSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.144520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.78.144520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9005845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475850v1</w:t>
+                <w:t xml:space="preserve">in2p3-00855475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-tuned superconductor-insulator transitions under magnetic field in a -NbSi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nernst effect in the phase-fluctuating superconductor InO x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marrache-Kikuchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Aubin</w:t>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pourret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (5), pp.57005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/57005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.78.144520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00855475v1</w:t>
+                <w:t xml:space="preserve">hal-04678562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nernst effect in the phase-fluctuating superconductor InO x</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A length scale for the superconducting Nernst signal above T$_{c}$ in Nb$_{0.15}$Si$_{0.85}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Behnia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.214504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.214.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/57005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04678562v1</w:t>
+                <w:t xml:space="preserve">in2p3-00126268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A length scale for the superconducting Nernst signal above T$_{c}$ in Nb$_{0.15}$Si$_{0.85}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pourret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lesueur</w:t>
+                <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.214504. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 73, pp.094521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.94521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.214.504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00126268v1</w:t>
+                <w:t xml:space="preserve">in2p3-00068853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the Nernst signal generated by fluctuating Cooper pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.683-686. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00113394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Berge</w:t>
+                <w:t xml:space="preserve">Andreev bound-state tunneling and ESR spectroscopy of high-temperature superconductors and observations of broken time-reversal symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Covington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Pugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.703-708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.94521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00068853v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev bound-state tunneling and ESR spectroscopy of high-temperature superconductors and observations of broken time-reversal symmetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for Field-Induced Excitations in Low-Temperature Thermal Conductivity of Bi2Sr2CaCu2O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuuichi Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Tamegai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (3), pp.624-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008209v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Field-Induced Excitations in Low-Temperature Thermal Conductivity of Bi2Sr2CaCu2O8</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Features of heat transport in organic and cuprate superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 117 (5-6), pp.1089-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1022534625754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04898026v1</w:t>
+                <w:t xml:space="preserve">hal-04898045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of heat transport in organic and cuprate superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Angular position of nodes in the superconducting gap of YBCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1022534625754⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78 (13), pp.2624-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.2624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04898045v1</w:t>
+                <w:t xml:space="preserve">hal-04898323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular position of nodes in the superconducting gap of YBCO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Taillefer</w:t>
+                <w:t xml:space="preserve">Universal heat conduction in YBa2Cu3O6.9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 78 (13), pp.2624-2627. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 79 (3), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.2624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04898323v1</w:t>
+                <w:t xml:space="preserve">hal-04898338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-particle vortex scattering in UPt3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suderow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huxley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 234 (1), pp.64-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0375-9601(97)00569-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04898365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal heat conduction in YBa2Cu3O6.9</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubin</w:t>
+                <w:t xml:space="preserve">Thermal conductivity as a probe of unconventional superconducting gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. B, Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 104 (1), pp.175-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002570050434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04898338v1</w:t>
+                <w:t xml:space="preserve">hal-04898380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity as a probe of unconventional superconducting gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">In-plane symmetry of the superconducting gap in YBCO probed by the angular dependence of thermal magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Taillefer</w:t>
+                <w:t xml:space="preserve">R. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taillefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 282-287 (PART 3), pp.1505-1506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4534(97)00860-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-4534(97)00860-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04898266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6637,383 +6503,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twist-Angle-Controlled Anomalous Gating in Bilayer Graphene/BN Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maffione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maffione</w:t>
+                <w:t xml:space="preserve">L. Farrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farrar</w:t>
+                <w:t xml:space="preserve">M. Kapfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kapfer</w:t>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Watanabe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for atomic-scale vibron-mediated electron bunching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Amato</w:t>
+                <w:t xml:space="preserve">V. S. Stolyarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Stolyarov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Orbit induced phase-shift in Bi2Se3 Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Assouline</w:t>
+                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chéryl Feuillet-Palma</w:t>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alireza Mottaghizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7023,51 +6889,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How small a superconductor can be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7076,391 +6942,391 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Theory Meets Experiment in Low-Dimensional Structures with Correlated Electrons Prague, July 1–4, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraband transition in self-doped narrow band gap colloidal quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE phpotonic west</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Fransisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2250155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Self-Doping Process in HgSe Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, strasbourg, France. pp.1700294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201700294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting parity effect in ultra-small Pb-islands : Crossing the Anderson limit of superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7469,499 +7335,499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Symposium on Surface Science (ISSS-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tsukuba,, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness and Magnetic Field-tuned Superconductor-Insulator Transitions in a-Nb15Si85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOW TEMPERATURE PHYSICS: 24th International Conference on Low Temperature Physics - LT24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Orlando, United States. pp.965-966, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2355026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar tunneling spectroscopy of high-temperature superconductors: Andreev bound states and broken symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hentges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.H. Greene</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Aprili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Badica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polish-US Workshop on Magnetism and Superconductivity of Advanced Materials 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Ladek Zdroj, Poland. pp.162-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of the Andreev bound state of high-temperature superconductors: measurements of quasiparticle scattering, anisotropy and broken time-reversal symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.H. Greene</w:t>
+                <w:t xml:space="preserve">M. Aprili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aprili</w:t>
+                <w:t xml:space="preserve">M. Covington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Covington</w:t>
+                <w:t xml:space="preserve">E. Badica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Pugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials and Mechanisms of Superconductivity and High-Temperature Superconductors 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Houston, United States. pp.1633-1637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8108,51 +7974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202413402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Mesaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Haze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T Bui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00716-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina-G&#225;lvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Marchenkov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Naumov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01244-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Badiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.235443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolyarov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sheina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khokhlov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bilgeri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00827-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Willke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c06394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08022-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b07898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim J Mir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09903-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.097701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dayen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510165" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCM8HKTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Xu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24909" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hease" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04616" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438653v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottaghizadeh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041403" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5006383" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.176803" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Greene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Covington" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Pugel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Behnia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuuichi Ooi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tamegai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.624" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ooi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022534625754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM3XHPJ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taillefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2624" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suderow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huxley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00569-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXKXW4TK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Taillefer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lussier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gagnon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.483" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002570050434" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(97)00860-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z164LFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Stolyarov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921955v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250155" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700294" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039499v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hentges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhai Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202413402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maiellaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Mesaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Haze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T Bui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00716-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Marchenkov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Naumov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01244-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Reina-G&#225;lvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Badiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.235443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vale Magalhaes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stolyarov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sheina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khokhlov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00462" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bilgeri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00827-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Willke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c06394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mottaghizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08022-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Noumbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01305" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09644A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00683" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597949v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Donald Mouafo Notemgnou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Keuleyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b10665" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyue Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dubertret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b07898" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim J Mir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J Livache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille J Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09903-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.097701" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ithurria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24909" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scarafagio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hease" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04616" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dayen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O. Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ithurria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510165" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCM8HKTD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Castaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B05296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mottaghizadeh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.041403" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5006383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.176803" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Resa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;na Moreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9005845" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008209v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Greene" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Covington" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badica" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Pugel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Behnia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuuichi Ooi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tamegai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.624" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ooi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022534625754" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM3XHPJ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagnon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taillefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2624" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Taillefer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lussier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gagnon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.483" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suderow" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huxley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00569-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXKXW4TK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002570050434" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(97)00860-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z164LFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maffione" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kapfer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Stolyarov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921955v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250155" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587739v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700294" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039499v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hentges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>