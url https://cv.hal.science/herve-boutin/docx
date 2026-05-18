--- v1 (2026-03-30)
+++ v2 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.416666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Herve Boutin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0029-5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=l04mxzQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,2776 +182,2776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET imaging of neuroinflammation: any credible alternatives to TSPO yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Winkeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-024-02656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04648432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Bioactive Lipid Species in LPS-Induced Neuroinflammation Models Analysed with Multi-Modal Mass Spectrometry Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Berrueta Razo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany-Jayne Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (22), pp.12032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms252212032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04777695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual histology of Alzheimer’s Disease: Biometal entrapment within amyloid-β plaques allows for detection via X-ray phase-contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Weitkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Dučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170, pp.260-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.1640-1653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.438890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo methods for imaging blood–brain barrier function and dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William James Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michelle Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (4), pp.1051-1083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-022-05997-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04688228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodromal neuroinflammatory, cholinergic and metabolite dysfunction detected by PET and MRS in the TgF344-AD transgenic rat model of AD: a collaborative multi-modal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lopez-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bochicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (14), pp.6644-6667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.56059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Translocator Protein Expression with Positron Emission Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catriona Wimberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (1), pp.74-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-021-05601-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03441470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have (R)-[11C]PK11195 challengers fulfilled the promise? A scoping review of clinical TSPO PET studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-021-05425-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO imaging in animal models of brain diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gubinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansel Hillmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (1), pp.77-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-021-05379-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of 18 F-IAM6067 as a sigma-1 receptor PET tracer for neurodegeneration in vivo in rodents and in human tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (18), pp.7938-7955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.47585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early functional connectivity deficits and progressive microstructural alterations in the TgF344-AD rat model of Alzheimer’s Disease: A longitudinal MRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+                <w:t xml:space="preserve">In vivo molecular imaging of neuroinflammation in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Blockx</w:t>
+                <w:t xml:space="preserve">Steve Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priska Summer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149 (4), pp.438-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470005v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04688209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo molecular imaging of neuroinflammation in Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aisling Chaney</w:t>
+                <w:t xml:space="preserve">Early functional connectivity deficits and progressive microstructural alterations in the TgF344-AD rat model of Alzheimer’s Disease: A longitudinal MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Blockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Williams</w:t>
+                <w:t xml:space="preserve">Priska Summer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Boutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hamaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14615⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04688209v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal investigation of neuroinflammation and metabolite profiles in the APP swe × PS 1 Δe9 transgenic mouse model of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bochicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Smigova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144 (3), pp.318-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jnc.14251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04688240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of neuroinflammation in the rodent brain with [11C]SSR180575, a novel indoleacetamide radioligand of the translocator protein (18 kDa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Thominiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.509 - 514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-010-1628-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of the Translocator Protein Radioligands &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-DPA-713, &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-DPA-714, and &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-PK11195 in a Rat Model of Acute Neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (3), pp.468 - 476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2967/jnumed.108.058669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear imaging of neuroinflammation: a comprehensive review of [$^{11}$C]PK11195 challengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (12), pp.2304-2319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-008-0908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term alterations in mu, delta and kappa opioidergic receptors following middle cerebral artery occlusion in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (5), pp.491-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-007-0269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; imaging of brain lesions with [&amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C]CLINME, a new PET radioligand of peripheral benzodiazepine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Thominiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (14), pp.1459-1468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.20562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of an aptamer to the N-terminal fragment of VCAM-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Libri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (22), pp.6119-6122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptotic Death in Cortical Neurons of Mice Subjected to Focal Ischemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guégan C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mackenzie Et</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo binding, pharmacokinetics and metabolism of the selective M2 muscarinic antagonists [3H]AF-DX 116 and [3H]AF-DX 384 in the anesthetized rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mickala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 23 (2), pp.173 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0969-8051(95)02015-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2940,293 +2961,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of amyloid-β plaques in three mouse models of Alzheimer’s disease using X-ray phase contrast-computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gislard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Molecular Imaging Meeting (ENIM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual histology of animal and human brains with Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Molecular Imaging Meeting (ENIM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3294,51 +3315,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D15BDC24"/>
+    <w:nsid w:val="0E3ED6A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3525,51 +3546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0029-5246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04648432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Winkeler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02656-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04777695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Berrueta Razo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Shea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany-Jayne Allen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcmahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04688228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William James Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Asselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hinz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michelle Parkes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Allan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-05997-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Chaney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Picon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bochicchio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.56059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03441470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Wimberley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05601-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05425-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansel Hillmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05379-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prenant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Robinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47585" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Blockx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Summer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Michael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamaide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.11.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04688209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Boutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04688240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Smigova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kassiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14251" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Catherine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-007-0269-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80C57CRF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20562" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTHZR87Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hamm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.09.046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LC8DW7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Et" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mickala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Mackenzie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0969-8051(95)02015-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKJHK6FB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0029-5246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l04mxzQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04648432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Winkeler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02656-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04777695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Berrueta Razo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Shea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany-Jayne Allen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcmahon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046962v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04688228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William James Harris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Asselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hinz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michelle Parkes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Allan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-022-05997-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Chaney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Picon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bochicchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.56059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03441470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Wimberley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05601-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05425-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04470964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lavisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gubinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansel Hillmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05379-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prenant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47585" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04688209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Boutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14615" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Blockx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Summer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Michael" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hamaide" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2018.11.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04688240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Smigova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kassiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Catherine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-007-0269-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80C57CRF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20562" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTHZR87Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hamm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.09.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LC8DW7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Et" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mickala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Mackenzie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0969-8051(95)02015-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKJHK6FB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>