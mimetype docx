--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3733,317 +3733,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les certifications professionnelles face aux mobilités européennes : ingénieries de formation et de certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.95-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cross-analyzing addiction specialist and patient opinions and experiences about addictive disorder screening in primary care to identify interaction-related obstacles: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ciolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13011-023-00522-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes narratifs et modes d’existence des savoirs expérientiels en VAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52/3, pp.461-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.17793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224045v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04232398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">História de vida, fatos temporais vividos e educação de adultos</w:t>
               </w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.e049121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5555,1173 +5555,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enquête narrative, entre durée et détails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 222 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.222.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête narrative entre description du vécu et configuration biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (178), http://publicacoes.fcc.org.br/index.php/cp/article/view/7185/pdf_1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053147185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression et narration de la vulnérabilité en santé : des modes de donation à l’intégration biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.12496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser les savoirs expérientiels pour la recherche et la formation des professionnels de la santé : concepts et méthodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Aloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pacquola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cavaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2020031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigação narrativa entre detalhes et duracão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educação, Pesquisa e Inclusão </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18227/2675-3294repi.v1i1.6255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hervé Breton</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counselling and guidance for adults: A narrative paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Poradoznawcze/Journal of Counsellogy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34862/sp.2020.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative inquiry, between detail and duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista @mbienteeducação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26843/ae19828632v13n22020p12a26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réciprocité des points de vue et réflexivité collective en VAE : quel paradigme pour la validation des savoirs expérientiels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2019.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs expérientiels et approches compétences en santé : de la narration du vécu aux actes de catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Alves Aloisio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N° 222 (1), pp.31-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.222.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Quelle reconnaissance des compétences transversales ?, 218, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.218.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Camila Aloisio</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repérage des troubles liés à une substance et troubles addictifs dans le discours des patients dépendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Prot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pacquola</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ciolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cavaco</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...367 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage des troubles liés à une substance et troubles addictifs en soins premiers Points de vue d’addictologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ciolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Pesquisa (auto)biográfica em educação na Ásia. Dossiê : Pesquisa (auto)biográfica em educação na Ásia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Pesquisa (Auto)Biográfica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Pesquisa (auto)biográfica em educação na Ásia, 4 (12), pp.816-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Savoirs expérientiels et approches compétences en santé : de la narration du vécu aux actes de catégorisation</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences transverses et savoirs professionnels. Étude de catégorisation dans le secteur artisanal en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Hervé Breton</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Biasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Pacquola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-Série AFPA 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10820,261 +10820,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accélération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.31-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire des histoires de vie et de la recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.171-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.delor.2019.01.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliciter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.276-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168755v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03168760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention</w:t>
               </w:r>
@@ -11696,234 +11696,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'énaction : perspectives expérientielles et situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francisco Varela, une pensée actuelle. Autopoïèse, énaction, phénoménologie. Colloque de Cerisy-la-Salle, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Colloque de Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formação entrevista de explicitação. Descrever a ação.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrevista de explicitação. Descrever a ação.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federale de Fluminense, Aug 2022, Niteroi, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enquête narrative en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre les processus de changement. Apports des méthodes qualitatives et mixtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815807v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03772111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dias 1 : História de vida e narrativa biográficaDias 2 : Descrição microfenomelógica e pesquisas narrativas</w:t>
               </w:r>
@@ -13084,151 +13084,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explicitation et microphénoménologie - Un paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vidas e histórias durante a pandemia. Perspectivas internacionais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317874v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03264203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphénoménologie de l'expérience gustative : effets vécus et procédés de description</w:t>
               </w:r>
@@ -13379,51 +13379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="172082E0"/>
+    <w:nsid w:val="8E5CD1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13610,51 +13610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3536-566X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130166464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/m-herve-breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isidore.science/index.php/a/breton_herve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Suemoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Morioka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cadei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/tournant-narratif-en-sciences-de-leducation-perspectives-interdisciplinaires-et-internationales/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10648312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/fcc-60876-16-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-narrer_l_experience_pour_accompagner_les_parcours_d_apprentissage_recherche_action_formation_dans_un_campus_des_metiers_en_indre_et_loire_herve_breton-9782360851096-68422.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slowik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Passeggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531412455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mbiatong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Zaouani-Denoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizeu Clementino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Su&#225;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22481/praxisedu.v17i44.8004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Am&#225;lia de A. Cunha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.79134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.009.0009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.222.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n12.p816-820" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615633v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.242.0042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116921ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531411881" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0241" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26694/rles.v28i57.5395" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o Leal da Costa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio Alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1213463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17793" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11924" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/lc29202347892" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0093" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Franzini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.061.0175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafitte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098340ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/praxeduc.v.18.20926.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.77919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084064ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berthelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049121" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2020.v5.n16.p1738-1745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22481/praxisedu.v17i44.8006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2675-3294repi.v1i1.6255" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.222.0031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147185" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12496" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pacquola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2020.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26843/ae19828632v13n22020p12a26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.492" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alves Aloisio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Moreira Cunha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21879/faeeba2358-0194.2019.v28.n56.p56-69" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Zimmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Damiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0209" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054407ar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30145-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168704v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs06.0023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3000" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.004.0025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0173" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Renault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63756/CegrafUFG.VID.ebook.978-85-495-1221-5/2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/francisco-varela--9791037039545-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.depra.2024.01.0119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762650v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/286-la-restitution-entre-activite-et-formation-un-concept-a-explorer.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254012v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004465916_004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/index.php?ID=1011185" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vingt_cinq_ans_de_vie_d_une_collection_quelle_s_histoire_s_en_formation_gaston_pineau_herve_breton-9782343248448-71731.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Monteagudo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0203.02" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970758v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247264v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0171" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0276" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0031" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0085" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168752v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0455" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0451" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168757v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0454" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725725v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/21z0-q334" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753873v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741093v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linden West" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206067v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244656v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359071v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317701v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311762v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317874v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3536-566X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130166464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/annuaire/m-herve-breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isidore.science/index.php/a/breton_herve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Suemoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Morioka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cadei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/tournant-narratif-en-sciences-de-leducation-perspectives-interdisciplinaires-et-internationales/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10648312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/fcc-60876-16-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_pratiques_d_accueil_du_biographique_a_l_institutionnel_herve_breton_corinne_rougerie_noel_denoyel-9782140487927-77466.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-narrer_l_experience_pour_accompagner_les_parcours_d_apprentissage_recherche_action_formation_dans_un_campus_des_metiers_en_indre_et_loire_herve_breton-9782360851096-68422.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slowik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Halloy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Passeggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531412455" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mbiatong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Keller-Gerber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Zaouani-Denoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizeu Clementino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Su&#225;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22481/praxisedu.v17i44.8004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Am&#225;lia de A. Cunha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.79134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.009.0009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.222.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2019.v4.n12.p816-820" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615633v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.242.0042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116921ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531411881" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0241" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26694/rles.v28i57.5395" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o Leal da Costa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio Alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1213463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11924" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17793" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/lc29202347892" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0093" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Franzini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.061.0175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafitte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098340ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/praxeduc.v.18.20926.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.77919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084064ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berthelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plantier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049121" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31892/rbpab2525-426X.2020.v5.n16.p1738-1745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fond-Harmant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gourret Baumgart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261818" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22481/praxisedu.v17i44.8006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.222.0031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147185" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12496" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Aloisio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pacquola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2675-3294repi.v1i1.6255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2020.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26843/ae19828632v13n22020p12a26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.492" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alves Aloisio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0173" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Moreira Cunha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21879/faeeba2358-0194.2019.v28.n56.p56-69" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Zimmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Damiani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0209" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054407ar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30145-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168704v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs06.0023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3000" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.004.0025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.226.0173" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Renault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63756/CegrafUFG.VID.ebook.978-85-495-1221-5/2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/francisco-varela--9791037039545-page-119?lang=fr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.depra.2024.01.0119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762650v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/286-la-restitution-entre-activite-et-formation-un-concept-a-explorer.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480869v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254012v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004465916_004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/index.php?ID=1011185" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-vingt_cinq_ans_de_vie_d_une_collection_quelle_s_histoire_s_en_formation_gaston_pineau_herve_breton-9782343248448-71731.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez-Monteagudo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0203.02" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970758v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245981v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247268v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247264v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0171" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168755v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0276" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0085" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168752v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0455" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168750v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.delor.2019.01.0451" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168757v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0454" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725725v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/21z0-q334" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815807v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741093v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linden West" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206067v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244656v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359071v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317701v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311762v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317874v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>