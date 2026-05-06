--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Brunon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rumelhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, p. 85-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil des heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe dont les songes sont faits. Eva Jospin – Versailles, château de Versailles, Orangerie, 18 juin-29 septembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, p. 138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andare oltre gli sterotipi stilistici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (2024-2), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05303052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Théodore Rousseau, 1812-1867. La voix de la nature, exposition de Paris, Petit Palais, 5 mars-7 juillet 2024, catalogue sous la direction de Servane Dargnies-de Vitry, Paris, Paris Musées, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque jardin est un indice de la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau et l’imaginaire corporel dans les jardins italiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Eau, 42, p. 80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la crête d’un enfer. Les paradis volcaniques de César Manrique à Lanzarote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté du feu. Rites, visions, pratiques de culture dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Peindre hors du monde. Moines et lettrés des dynasties Ming et Qing – Collection Chih Lo Lou, sous la direction de d’Éric LEFEBVRE et Mael BELLEC, Paris, Paris Musées, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Air, 41, p. 136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allégresse, rire et effroi : les émotions ludiques dans la poétique des jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction Rebellion : pratiques et motivations de l'activisme écologiste radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des Énergies à Cattenom. Un projet combattif de Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Energies, 36 (p. 72-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les Jardins sauveront le monde !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jardin et mélancolie en Europe entre le XVIe siècle et l’époque contemporaine, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et paix au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysages en commun, 33, p. 206-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Polizzi, Bomarzo : poétiques d’un jardin maniériste, photographies de François Sagnes, Ivry-sur-Seine, Créaphis, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Emanuele Quinz, Emma Lavigne et Hélène Meisel (éd.), Jardin infini : une anthologie, Metz, Éditions du Centre Pompidou-Metz, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, p. 185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Jardins, Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’information et de liaison du Syndicat de la presse artistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Skéné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Fissure des timidités, avril 2017, p. 8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. VI. Naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Commencer, 80, p. 58-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.080.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. V. Partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récits et voix de Syrie, 79, p. 154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier (1958-2015) : l’homme qui parlait aux arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, John Brinckerhoff Jackson, 30, p. 224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. II. À Pascal Cribier, ces fleurs éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Égypte, 5 ans après, 74, p. 145-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier, o l’uomo che parlava agli alberi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Visions, 32 (1), p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. III. Drôle d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Courage, 75, p. 130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. IV. Jardiner le monde ? Entretien avec Gilles Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Violences policières, résistances minoritaires, 77, p. 137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Jullien, Vivre de paysage ou L’Impensé de la Raison, Paris, Gallimard, coll. « Bibliothèque des Idées », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, p. 229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempler au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultreïa !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, p. 184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : chants étranges d’espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vent et d’eau. Quelques paysages à écouter dans la littérature chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.174-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. I. L’agentivité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rentrer hors des clous, 73, p. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés respectueuses. Pour une archéologie de la relation jardinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Soin, 6, p. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du semis au paysage. Paroles de pépiniéristes. Entretiens avec Daniel Soupe, Dominique Voisin et Bruno Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, p. 69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inventer des plantes, 26, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Projets et rendus de concours. Entretiens avec l'agence BASE, l'Atelier de paysages, Gilles Clément, Pascal Cribier, Denis Delbaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, p. 44-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et histoire de l'art : un 'geographic turn' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L'histoire des jardins en France : anatomie d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette à la symphonie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors Série "Les plus beaux jardins d'aujourd'hui", p. 16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin et l'invention du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Galerie. Le Journal du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la critique de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, http://projetsdepaysage.fr/fr/pour_une_archeologie_de_la_critique_de_paysage. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.29869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part infernale de l'imaginaire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André MOLLET, Le Jardin de plaisir / Der Lust Gartten / Lustgård / The Garden of Pleasure, introduction et commentaires par Anna JAKOBSON, Göran LINDHAL, Kjell LUNDQUIST et Åke NISBETH, Uppsala, Gyllene Snittet, 2 vol., 2006-2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous de nouveaux climats. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être attentif aux moindres bruissements. Entretien avec Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Erik de JONG, Michel LAFAILLE et Christian BERTRAM, Landschappen van verbeelding. Vormgeven aan de Europese traditie van de tuin- en landschapsarchitectuur 1600-2000 / Landscapes of the Imagination. Designing the European Tradition of Garden and Landscape Architecture 1600-2000, Rotterdam, NAi, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers un jardinage durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors Série "Créer un jardin contemporain", p. 14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Wouter REH, Clemens STEENBERGEN et Diederik ATEN, Sea of Land : The Polder as an Experimental Atlas of Dutch Landscape Architecture, Wormer/Amsterdam, Stichting Uitgeverij Noord-Holland/Architectura & Natura, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 166-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres par-delà les années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Fondazione Benetton Studi Ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André Le Nôtre, fragments d'un paysage culturel. Institutions, arts, sciences et techniques, sous la direction de Georges FARHAT, Sceaux, Musée de l'Île-de-France / Domaine de Sceaux, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, p. 201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinthe : un archétype décliné depuis des millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nouvelle Série, n° 42, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jessie SHEELER, Le Jardin de Bomarzo. Une énigme de la Renaissance, Arles, Actes Sud, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, p. 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scintillante pénombre : vingt-cinq ans de recherches sur les grottes artificielles en Europe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 341-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Naissance et renaissance du paysage, Arles, Actes Sud, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte intégral]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73-76, p. 59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Topiaria. Architetture e culture vegetali nel giardino occidentale dall'Antichità a oggi, sous la direction de Margherita AZZI VISENTINI, Trévise, Edizioni Fondazione Benetton Studi Ricerche / Canova, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Luigi ZANGHERI, Storia del giardino e del paesaggio. Il verde nella cultura occidentale, Florence, Leo S. Olschki, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor artistique et la fabrique culturelle du paysage à la Renaissance. Réflexions à propos de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archicréé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanie d'un espace partagé : Joël Borges & Ixkizit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.342-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Ernest de GANAY, Entre bibliothèque et jardin, textes réunis et présentés par Monique MOSSER et Josiane SARTRE, inventaire du fonds d'archives par Richard CEMÉ, Besançon-Paris, Les Éditions de l'Imprimeur / Les Arts décoratifs, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.371-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vendée côté jardin : promenade au cœur d'un patrimoine, sous la direction de Cécile LATASTE et Jean-Pierre REMAUD, Paris, Somogy / Conseil général de Vendée, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164 (4), pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Eugenio BATTISTI, Iconologia ed ecologia del giardino e del paesaggio, éd. Giuseppa SACCARO DEL BUFFA, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.366-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel CONAN, Essais de poétique des jardins, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux scéniques et chorégraphie du parcours : les jardins de Versailles et la danse sous Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, p. 82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : François WALTER, Les Figures paysagères de la nation. Territoire et paysage en Europe (16e-20e siècle), Paris, Éditions de l'École des Hautes Études en Sciences Sociales, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.350-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins et paysages en essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7 (2e trimestre 2005), dossier "Paris en scènes", non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques paradoxes de l'art des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nouvelle Série, n° 18, p. IV (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sommes-nous fous des jardins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, 42 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antoine-Joseph DEZALLIER D'ARGENVILLE, La Théorie et la Pratique du jardinage, préface et postface de Sabine CARTUYVELS, Arles et Versailles, Actes Sud / École nationale supérieure du paysage, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Polia, Revue de l'art des jardins, n° 1, printemps 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage dans la civilisation des villas italiennes : identité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annie ANTOINE, Le Paysage de l'historien. Archéologie des bocages de l'Ouest de la France à l'époque moderne, Rennes, Presses Universitaires de Rennes, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.267-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dianne HARRIS, The Nature of Authority. Villa Culture, Landscape and Representation in Eighteenth-Century Lombardy, University Park, PA, The Pennsylvania State University Press, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Tracy L. EHRLICH, Landscape and Identity in Early Modern Rome. Villa Culture at Frascati in the Borghese Era, Cambridge University Press, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 'Songe de Poliphile' à la Grande Grotte de Boboli : la dualité dramatique du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans l'Italie de la Renaissance. La puissance et la gloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 222, Dossier "4000 ans de jardins", pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eredità di Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kalós : arte in Sicilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XVI (1), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberta CAMPITELLI, Villa Borghese. Da giardino del principe a parco dei Romani, Rome, Istituto Poligrafico e Zecca dello Stato, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : « La nature l'avait créé peintre ». Pierre-Henri de Valenciennes 1750-1819, Catalogue de l'exposition de Toulouse, Musée Paul-Dupuy, 19 mars–30 juin 2003, sous la direction de Jean Penent et Luigi Gallo, Toulouse et Paris, Musée Paul-Dupuy / Somogy éditions d'art, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Elizabeth Barlow ROGERS, Landscape Design : A Cultural and Architectural History, New York, Harry N. Abrams, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Le Jardin et la nature. Ordre et variété dans la littérature de la Renaissance, Genève, Librairie Droz, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.232-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Courances, sous la direction de Valentine de Ganay et Laurent Le Bon, Paris, Flammarion, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Histoires de jardins. Lieux et imaginaire, sous la direction de Jackie PIGEAUD et Jean-Paul BARBE, Paris, Presses Universitaires de France, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.400-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vincent MAROTEAUX, Versailles : le Roi et son Domaine, Paris et Versailles, Picard / Château de Versailles, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Jardins de Versailles, photographies de Jean-Baptiste LEROUX, Arles et Versailles, Actes Sud / Motta / Château de Versailles / École nationale supérieure du paysage, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Patricia BOUCHENOT-DÉCHIN, Henry Dupuis, jardinier de Louis XIV, Paris et Versailles, Perrin / Château de Versailles, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dominique GARRIGUES, Jardins et jardiniers de Versailles au Grand Siècle, Seyssel, Champ Vallon, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.393-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de (dé)montrer les jardins de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.389-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le Musée des jardins, traduit de l'anglais par Françoise GAILLARD, Paris, Phaidon, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard SABATIER, Versailles ou la figure du roi, Paris, Albin Michel, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.390-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pierre ARIZZOLI-CLÉMENTEL, Les Jardins de Le Nôtre à Versailles. Plans de Jean Chafourier, Paris, Alain de Gourcuff, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.186-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Daniel RABREAU, Claude-Nicolas Ledoux (1736-1806). L'architecture et les fastes du temps, Paris, William Blake & Co. / Art & Arts, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), philosophe militant du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Brent ELLIOTT, Flora : une histoire illustrée des fleurs de jardin, Lausanne et Paris, Delachaux et Niestlé, 2001 (édition anglaise 2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.190-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Des Jardins, sous la direction de Monique MOSSER, numéro spécial de la Revue de l'Art, n° 129, 2000-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Les Jardins qui sentent le sauvage. Ronsard et la poétique du paysage, Genève, Droz, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture des mots : de la feuille à la page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de la Renaissance : les vertus de la verdure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marie-Hélène BÉNETIÈRE, Jardin : vocabulaire typologique et technique, Paris, Centre des monuments nationaux / Éditions du patrimoine, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Architecture, jardin, paysage. L'environnement du château et de la villa aux XVe et XVIe siècles. Actes du colloque tenu à Tours du 1er au 4 juin 1992, études réunies par Jean GUILLAUME, Paris, Picard, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (4), pp.350-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Margherita AZZI VISENTINI (éd.), L'arte dei giardini. Scritti teorici e pratici dal XIV al XIX secolo, Milan, Edizioni Il Polifilo, 2 vol., 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Philippe MOREL, Les Grottes maniéristes en Italie au XVIe siècle. Théâtre et alchimie de la nature, Paris, Macula, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.182-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Paesaggio e paesaggi veneti, sous la direction de Giuliana BALDAN ZENONI-POLITEO, Milan, Edizioni Angelo Guerini e Associati, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image à l'imaginaire : notes sur la figuration du jardin sous le règne de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, LII, 4 (209), p. 671-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Grazia GOBBI SICA, La Villa fiorentina. Elementi storici e critici per una lettura, Florence, Alinea Editrice, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, la montagne et la grotte : Pratolino et la poétique pastorale du paysage à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (2), pp.785-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La Legislazione medicea sull'ambiente, sous la direction de Giovanni CASCIO PRATILI et Luigi ZANGHERI, Florence, Leo S. Olschki Editore, 4 vol., 1994-1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard MABILLE, Louis BENECH, Stéphane CASTELLUCCIO, Vues des jardins de Marly. Le roi jardinier, Paris, Alain de Gourcuff, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)écrire le paysage : un éloge du lac de Garde au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jardins des Médicis. Jardins des palais et des villas dans la Toscane du Quattrocento, sous la direction de Cristina ACIDINI LUCHINAT, trad. fr., Arles, Actes Sud, 1997 (éd. originale 1996).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcello FAGIOLO et Maria Adriana GIUSTI, Lo Specchio del Paradiso. L'immagine del giardino dall'Antico al Novecento, Milan, Silvana Editoriale, 1996.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du paysage et 'villeggiatura' dans l'Italie du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19-20, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Il Giardino delle Muse. Arti e artifici nel barocco europeo. Atti del IV Colloquio Internazionale, Pietrasanta, 8-10 settembre 1993, sous la direction de Maria Adriana GIUSTI et Alessandro TAGLIOLINI, Florence, Edifir, coll. « Giardini, città, territorio » (n° 9), 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113 (3), pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des jardins ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je jardine, donc je suis”, ou de la pulsion hortésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Passion jardinière », un langage partagé : retour sur le(s) sens et le(s) rôle(s) du jardin dans la société,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Roi Baudoin, Oct 2025, Freÿr, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Breve storia della storia dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come progetto. Conferenza inaugurale e presentazione del progetto formativo « Oltre il giardino »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola nazionale del patrimonio e delle attività culturali, Apr 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“l bei fiori pellegrini et nostrali” : phytodiversité du jardin à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Renaissance, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques du vivant : jardin et biodiversité à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, savoir et politique. Les jardins à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, La Vierge aux rochers, vers 1506-1508, huile sur bois, 189,5 × 120 cm, Londres, The National Gallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l’intimité des œuvres avec Nadeije Laneyrie-Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure; Institut national d’histoire de l’art, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singolarità di Assunto vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto. Giornata in difesa della città e del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia di Belle Arti di Urbino; Università degli studi di Urbino Carlo Bo, Nov 2024, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Prattica e storia dei giardini nel mondo : quale futuro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio Italia. I giardini storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Architettura del Paesaggio,, Nov 2024, Maser, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the drive for gardening as an essential dimension of the human being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Disciplines in Function of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE; CICOP Foundation; CajaCanarias Foundation; University La Laguna; University Las Palmas de Gran Canaria, Jul 2024, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le intermitenze della memoria e il farsi del 'genius loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare i tempi del giardino. Conserazione attiva dei parchi storici, invenzione dei paesaggi del contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fattoria di Celle, Oct 2024, Santomato di Pistoia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission royale des Monuments, Sites et Fouilles de Wallonie, Oct 2023, Rochefort, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme cristallisation du paysage : un parcours du Néolithique à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage, entre matière et esprit, culture matérielle et culture immatérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Cultures visuelles et matérielles », Laboratoires CECILLE &amp; IRHiS, Université de Lille; Centre André-Chastel, Jun 2023, Lille &amp; Louvre-Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir dans les jardins historiques, leçons et défis, journées d’étude autour des 30 ans du Master « Jardins historiques, patrimoine, paysage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Versailles, Oct 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s) de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de paysage, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter, XVe Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon du dessin, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La natura ama nascondersi” : giardino e antico nell’opera di Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino degli Dei. Il paradigma antico nelle arti della villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Autonomo Villa Adriana a e Villa d’Este, Apr 2022, Tivoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme archéologique dans l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie : champs, espoirs et limites. De ses usages dans les jardins de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale des affaires culturelles de PACA; Association des parcs et jardins de PACA, Sep 2022, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins : un patrimoine entre nature et culture (animation de table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Musées face à la crise écologique. 6e édition de l’Argument de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées métropolitains Rouen Normandie; Institut national d’histoire de l’art,, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En toute faveur de nature” : Montaigne et les jardins italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different energies : the garden project for the nuclear plant of Cattenom designed by Pascal Cribier (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivating energies : in pursuit of a new ectopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE, Oct 2021, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie libertaire contre les gaspillages de la société de consommation : le cas des jardins du Marais à Hoscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe ? Sur l’usage et le gaspillage de notre environement construit / Luxury ? The (Mis-)Use of our Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Genève, Nov 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins entre nature et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéfeuille - « Villes vertes, villes d’avenir ! » Remettre la nature au cœur des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Cinéfeuille, Oct 2021, Labruguière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Per esser l’acqua l’anima delle ville e dei giardini” : Imaginaire corporel et anthropologie sensorielle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors botaniques de la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes, plaisirs, passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daphné Charles, May 2019, La Roche-Guyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel et les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tant pour le profit que pour le plaisir : Renaissance et jardins 1400-1600</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jourdheuil, May 2019, Ecouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins et mélancolie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Jun 2017, Caen, France. https://www.unicaen.fr/mrsh/hce/index.php_id_1468.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nice, découverte touristique et artistique. Apologie de la nature à partir du XVIIIe siècle », conférence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des rencontres du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques topiques dans l’imaginaire des grottes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville e Giardini medicei in Toscana nella Lista del Patrimonio Mondiale. La loro influenza nel campo dell’architettura e dell’arte dei giardini, colloque international organisé par l’International Scientific Committee on Cultural Landscapes, avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, sous la direction de Luigi ZANGHERI, Florence, Accademia delle Arti del Disegno, 8 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Committee on Cultural Landscapes; avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, Nov 2014, Florence, Italie. p. 13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01082010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite anthropologie sino-européenne des relations jardinières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés. Atelier de recherche avec Philippe Descola, séminaire organisé dans le cadre du thème 6 Images, dispositifs, lieux : questions épistémologiques, herméneutiques et anthropologiques du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letture sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome La Sapienza, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection, préservation, conservation : acteurs, concepts et débats dans les mouvements de patrimonialisation du paysage en Europe et aux États-Unis, du XIXe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en paradoxes, journée d’étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l’Université Paris 1 Panthéon-Sorbonne et l’École nationale supérieure d’architecture de Versailles et le Master 2 « Théories et démarches du projet de paysage » de l’École nationale supérieure de paysage de Versailles-Marseille, sous la direction de Stéphanie DE COURTOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université Paris 1 Panthéon-Sorbonne; École nationale supérieure d’architecture de Versailles; École nationale supérieure de paysage de Versailles-Marseille, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humus. Une danse pour jardin infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins : la transition écologique de l’art, journée d’étude organisée par l’université Paris 8 Vincennes-Saint-Denis et le Labex Arts-H2H, en lien avec l’exposition Jardins infinis : de Giverny à l’Amazonie, sous la direction de Makis SALOMOS, Metz, centre Pompidou-Metz, 1er juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8 Vincennes-Saint-Denis; Labex Arts-H2H; Centre Pompidou-Metz, Jul 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendersi cura : giardino, vita activa, saggezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2014, Treviso, Italy. p. 15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai giochi principeschi ai parchi di divertimento (XVI-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come gioco : percorsi ludici nel tempo e nello spazio. XXVII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo Giardino Storico; Université de Padoue, May 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par amour des plantes : petite anthropologie sino-européenne de la jardinomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières, colloque international organisé par l’Auditorium du Louvre, dans le cadre de la programmation « Histoire et culture des jardins » et de la « Saison XVIIIe au Louvre », avec le soutien du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre; Centre André Chastel, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de patrimonialisation du paysage en Europe et aux États-Unis : concepts, débats et acteurs entre XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sites : un patrimoine paysager, séminaire organisé par la Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France, l’École nationale supérieure d’architecture de Versailles et l’Institut national du patrimoine, sous la direction de Georges FARHAT et Joëlle WEILL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France; École nationale supérieure d’architecture de Versailles; Institut national du patrimoine, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura : introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e conflitto. Esperienze e luoghi di frontiera. Giornate internazionali di studio sul paesaggio, undicesima edizione, colloque international sous la direction de Giuseppe BARBERA, Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2015, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Varias ibi obambulantium species” : sur la fortune d'un motif antique dans la peinture de paysage à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regardeurs, flâneurs et voyageurs dans la peinture, colloque international organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction d'Anne-Laure IMBERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous du LabEx EHNE, séminaire du LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, sous la direction d’Éric Bussière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acqua e l'immaginario sensibile nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acqua nel giardino e nel paesaggio : dalla creazione della bellezza alla necessità del governo. XXIV Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 8 mai 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescer au monde : jardin et sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et spiritualité. 9e journée départementale sur les jardins, journée d'étude organisée par le Conseil général du Val-d'Oise, sous la direction de Michel JOURDHEUIL, Asnières-sur-Oise, Abbaye de Royaumont, 15 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Asnières-sur-Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps long des plantes au temps court de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fuzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Célérité des feuilles. Les Rencontres botaniques de Varengeville, Troisième session, journées d’étude organisées par Pascal CRIBIER, Marc JEANSON, Hervé BRUNON et Monique MOSSER, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer, du Conservatoire du littoral et de l'École nationale supérieure de la nature et du paysage de Blois, Varengeville-sur-Mer, 14-15 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la steppe exulte et fleurisse&amp;quot; : sagesse et jardin en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Question du sens dans les jardins et le paysage, journée d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Stéphanie de COURTOIS, Versailles, 30 janvier 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin : jardin, vita activa, sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Treviso, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme transfiguration paysagère en Occident à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches anthropologiques du paysage, séminaire de la chaire d'Anthropologie de la nature du Collège de France / Figurer le monde : jardins et paysages, séminaire de recherche en ethnologie et anthropologie sociale de l'École des hautes études en sciences sociales, sous la direction de Philippe Descola, Paris, Collège de France, 3 avril 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le paysage et son histoire : quelques repères, quelques défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo studio e la cura dei luoghi : confrontare idee e strumenti. Giornate internazionali di studio sul paesaggio, nona edizione, dedicate a Francesco Franceschini (1908-1987), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : pratiques spatiales et sociales d'André Le Nôtre à nos jours, colloque international organisé par l'Auditorium du Louvre, dans le cadre de la programmation " Histoire et culture des jardins " et des célébrations du 400e anniversaire de la naissance d'André Le Nôtre, sous la direction d'Hervé BRUNON, Paris, 25 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l'éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, fête, installation, danse, conférence conclusive du cycle André Le Nôtre : de l'héritage à l'action, organisé par l'École nationale supérieure de paysage Versailles Marseille, sous la direction de Vincent PIVETEAU, Chiara SANTINI et Michel AUDOUY, Paris, Cité de l'architecture et du patrimoine, 18 décembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques et représentations paysagères en histoire de l'art : recherches récentes sur l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chilhac, France. p. 383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et connaissance des jardins : nouvelles méthodes, nouveaux questionnements, séminaire de formation permanente organisé par l'Institut national du patrimoine, sous la direction d'Hervé BRUNON et Monique MOSSER, Paris et Chantilly, 3-5 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris et Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une poétique de la grotte dans l'imaginaire des jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre André Chastel, cycle de rencontres scientifiques organisé par le Centre André Chastel : laboratoire de recherche en histoire de l'art, sous la direction de Jérémie KOERING et Emmanuel LURIN, Paris, 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de la nature et savoirs de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et environnement : savoirs et enjeux, colloque organisé par le Pôle de recherche et d'enseignement supérieur Sorbonne Universités, dans le cadre du programme Convergence de l'Idex SUPER, avec le soutien de la Mission pour l'interdisciplinarité du CNRS, sous la direction de Luc ABBADIE, Sylvain BRIENS, Denis COUVET, Richard DUMEZ, Laurence EYMARD et Delphine GRAMOND, Paris, université Pierre-et-Marie-Curie, 9 octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette végétale au concert jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vent dans les cultivars. Les Rencontres botaniques de Varengeville, Deuxième session, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction d'Hervé BRUNON, Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 20-21 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour au contrat naturel : richesse des milieux, rareté des ressources, 3e Entretiens de la Cité, organisés par l'association Doc Forum, sous la direction de Michel Serres, avec la collaboration d'Éric Guillot, Lyon, Cité internationale, palais des Congrès, 17 novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaggiare in mondi altri : sulla poetica delle grotte nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi del viaggiatore, paesaggi del turista : come cambiano i luoghi e gli sguardi. XXII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 10 mai 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere in questo giardino&amp;quot; : l'utopia concreta di Annick Bertrand e Yves Gillen nei Jardins du Marais (Hoscas, Herbignac, Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturale inclinazione : incontri pubblici dedicati al pensare e al fare giardino nel mondo contemporaneo, cycle organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Simonetta ZANON, Trévise, 19 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des écorces décoratives dans la conception des jardins : premiers repères pour une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel pays sous les écorces ? Les Rencontres botaniques de Varengeville, Session inaugurale, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction de Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 29-30 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de grottes dans les jardins européens ou de la topothésie à l'hypertopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la recherche, journées d'études organisées par la chaire d'Histoire de l'art européen médiéval et moderne du Collège de France, sous la direction de Roland RECHT, Paris, Collège de France, 9 et 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacral en Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage sacré et exégèse visuelle du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. p. 283-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir l'ombre &amp;quot;pour rendre ces lieux d'autant plus bizarres&amp;quot; : paysages de grottes dans les jardins (XVIe- XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin : transferts artistiques de l'Antiquité à nos jours, colloque international organisé par l'Académie de France à Rome, avec le soutien de l'Université Paris-Sorbonne et du Centre André Chastel (UMR8150), sous la direction d'Hervé BRUNON et Denis RIBOUILLAULT, Rome, 17-19 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : &amp;quot;Les vrais paradis sont les paradis qu'on a perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation et la restauration des jardins historiques, colloque international organisé par l'Institut national du patrimoine, en partenariat avec le Centre de recherche du château de Versailles et avec le soutien de la Direction générale des patrimoine, ministère de la Culture et de la Communication, sous la direction de Mathieu DA VINHA, Monique MOSSER et Gennaro TOSCANO, Paris, 6-7 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde, du mythe édénique aux défis planétaires, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON, Paris, 5 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Garden as Mesocosm : Representations of the World and Concepts of Planting Design, from the Renaissance to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Department of Landscape Architecture de Harvard University, Graduate School of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cambridge (Mass.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches &amp;quot;culturalistes&amp;quot; du paysage : repères théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 18 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifier l'énigme de l'expérience humaine : métamorphoses du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des jardins en France : laboratoires contemporains pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Máster en Jardinería y Paisajismo de l'Universidad Politécnica de Madrid, Escuela Técnica Superior de Ingenieros Agrónomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme &amp;quot;mésocosme&amp;quot; : représentations de la nature et du monde de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la nature : du paysage au développement durable, séminaire du Collège des Humanités, sous la direction de Michael JAKOB, École Polytechnique Fédérale de Lausanne (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pas sur l'itinéraire d'un jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins contemporains comme laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins du XXe siècle, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Georges FARHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et paysages. Rencontres départementales du patrimoine, Journées Jean Hubert 2007, organisées par la Direction des archives, du patrimoine et des musées départementaux, Conseil général de Seine-et-Marne, sous la direction d'Isabelle RAMBAUD, Bussy-saint-Martin, 29-30 novembre, 1er décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bussy-saint-Martin, France. p. 173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti sull'immaginario paesaggistico nei giardini italiani del XVI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Sacro Bosco a Bomarzo : Convegno Internazionale di Studi, Bomarzo, 13-16 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bomarzo, Italy. p. 192-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus secretus' : topique et topophilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrarca e i suoi luoghi. Giornate di studio dedicate a Eugenio Battisti (1924-1989), colloque organisé par la Fondazione Benetton Studi Ricerche, Arquà-Trévise (Italie), 4-5 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Arquà-Trévise, Italie. p. 41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du paysage : observations sur quelques approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi 1990-2008, séminaire organisé par la Fondazione Benetton Studi Ricerche pour la XXe édition du Premio Internazionale Carlo Scarpa per il Giardino, sous la direction de Domenico LUCIANI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme collection de sculpture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme collection de sculpture : musées à ciel ouvert de l'Antiquité à nos jours, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils conceptuels et théoriques pour penser le paysage selon l'esthétique “totalisante” de Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et méthodes de l'histoire des jardins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A 25 anni dalle Carte di Firenze : esperienze e prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cinisello Balsamo, Italie. p. 11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du labyrinthe comme figure de l'expérience humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins, symbolique et sens, journée d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches “culturalistes” du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 7 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la littérature au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delizie in Villa : il giardino rinascimentale e i suoi committenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ferrare, Italie. p. 5-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacré. Réflexions à propos de l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage : méthodologie, approches sensibles et analyse critique, journées d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 3-4 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme labyrinthique dans l'histoire des jardins. Exemples italiens aux XVe et XVIe siècles, ou du “cosmogramme” au “mésocosme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Permanence et métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p. 69-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eau et les Jardins en Anjou : imaginaire, paysage et savoir-faire, colloque organisé par le Conseil général de Maine-et-Loire, Mission Parcs et jardins, sous la direction d'Isabelle LEVÊQUE, Angers, 22 et 23 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Perchè ciò che quella casa vedeva era loro” : le paysage comme patrimoine matériel et symbolique en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Miroir et l'espace du prince dans l'art de la Renaissance, séminaire de recherche en Master 2, organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, INHA, 20 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique culturelle du paysage : approches esthétiques et historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'Architecture de Versailles, sous la direction de Georges Farhat, Versailles, 11 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et enjeux de l'eau dans les jardins et les paysages, séminaire thématique organisé par l'École nationale supérieure d'Architecture de Versailles, l'Université de Paris-I Panthéon Sorbonne et le CNRS (Centre André Chastel - UMR 8150), Master 2 « Jardins historiques, Patrimoine, Paysage », sous la direction de Monique Mosser, Versailles et Paris (INHA), 12-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du 'Poliphile' dans les jardins italiens du XVIe siècle : tentative de mise au point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception européenne du 'Songe de Poliphile' : littérature, jardin et architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Mulhouse-Einsielden, Suisse. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de la Renaissance en France : état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors profanes de la Renaissance française. Nouvelles hypothèses : Journée d'étude organisée par le Centre d'Histoire de l'Art de la Renaissance, Université de Paris-I Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, 19 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.non déterminé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitalità del giardino contemporaneo in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi : la transformazione del mondo umano, séminaire du Dipartimento di Architettura e Pianificazione, Politecnico di Milano, sous la direction de Massimo Venturi Ferriolo, Milan (Italie), 7 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboliques d'une structure archétypale, ou les avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, symbolique et sens, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 6-7 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse et l'organisation du paysage dans la Toscane des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. p. 219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte abrégé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les limites : l'architecture à travers l'espace, le temps et les disciplines / Changing boundaries : Architectural History in transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. http://www.inha.fr/colloques/document.php?id=1479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon du jardin aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins d'aujourd'hui : commande, projet, réalisation, séminaire organisé par le Ministère de la culture et de la communication, Direction de l'architecture et du patrimoine, sous la direction de Joëlle Weill, Paris, 26-27 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il paesaggio come patrimonio nel Rinascimento : identità e rappresentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi e patrimonio : natura, arte, società. XVII Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 10 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui fonde l'aménité du jardin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques jardinières et aménités, journée d'études à l'École Nationale Supérieure du Paysage, sous la direction de Mongi Hammami, Versailles, 3 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme laboratoire : l' “agriculture expérimentale” des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter à la Renaissance, journée d'études organisée par le Centre d'études supérieures de la Renaissance (UMR6576), sous la direction de Maurice BROCK, Amélie BERNAZZANI et Anna LITTLE, Tours, CESR, 6 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars naturans', ou l'immanence du principe : l'automate et la poétique de l'illusion au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maulnes und der Manierismus in Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-la-Chapelle, Allemagne. pp.275-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortune du “jardin moderne” en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardines en el tiempo de las vanguardias, colloque international organisé par la Fundación Rodríguez-Acosta, le Centro de Formación Continua de l'Université de Grenade et le Carmen de la Victoria, avec la collaboration de la Fundación Euroárabe et du Master « Paisajismo, Jardinería y Espacio Público » de l'Université de Grenade, sous la direction de Manuel Casares Porcel et José Tito Rojo, Grenade (Espagne), 13-15 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'invention du paysage à la Renaissance : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Cercle des études hortésiennes, séminaire de recherche sur l'art des jardins, organisé par le Centre André Chastel (UMR 8150), sous la direction d'Hervé Brunon et Monique Mosser, Paris, INHA, 4 janvier 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu et le sacré : note à propos de l'œuvre de Philippe Jaccottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il sacro e il luogo, journées d'étude organisées par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 3-4 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento. La dialettica moderno/antico nel giardino e nel paesaggio. XVI Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 11 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia : sperimentazioni / esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire de la Scuola di Dottorato in progettazione della città del territorio e del paesaggio, Università degli Studi di Firenze, Dipartimento di Urbanistica e Pianificazione del Teritorio, Florence (Italie), 12 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme réduction physique et symbolique du territoire dans l'Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question d'échelle dans les arts à la Renaissance, journée d'étude organisée par le Centre d'Études Supérieures de la Renaissance (UMR 6576), sous la direction de Marion Boudon-Machuel, Pascale Charron et Maurice Brock, Tours, CESR, 10 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le tumulte du monde : peinture et météorologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la Renaissance entre science et magie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents ou monuments ? Les textes littéraires dans la panoplie méthodologique des histoires du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du paysage : poétiques, rhétoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalle “fiere non rapaci” ai “fruttiferi e pomati arbori” : Villa Lante a Bagnaia e l'evoluzione del barco nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité bibliographique des jardins d'André Le Nôtre : observations sur l'état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autour d'André Le Nôtre" : Groupe de recherche sur l'histoire de l'art des jardins dans l'Europe moderne, Paris, INHA, 31 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651) : profil d'une carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Salomon de Caus", séminaire de l'Ecole des Hautes Etudes en Sciences Sociales, sous la direction de Patricia Falguières et Georges Farhat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoditas' et 'voluptas' : architecture et paysage dans l'Europe de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions à l'échelle européenne, séminaire « Jardins et Paysages », Programme 2004-2005, École Normale Supérieure, Département Passerelle des Arts, Paris, ENS, 15 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique. Séminaire organisé par l'Institut National du Patrimoine, coordonné par Joëlle Weill, chef du Bureau des jardins et du patrimoine paysager, DAPA, Ministère de la Culture et de la Communication, Direction de l'architecture et du patrimoine, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique, séminaire organisé par l'Institut National du Patrimoine, sous la direction de Joëlle Weill, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars est celare artem&amp;quot; : technique et pouvoir dans les jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et politique au Moyen Âge et à l'époque moderne : séminaire de recherche, Conservatoire national des Arts et Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut poesis hortus&amp;quot; : l'imaginaire littéraire dans les jardins italiens du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysos, Silène, Priape et Pan : les 'satyrica signa' dans les jardins de l'Antiquité aux Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysos/Bacchus à la Renaissance, séminaire de recherche, Université de Paris-I Panthéon-Sorbonne, Centre d'Histoire de l'Art de la Renaissance, sous la direction de Philippe Morel, Paris, INHA, 23 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de pente à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Composition et techniques, séminaire organisé par l'Institut National du Patrimoine, Andé, 13-17 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Andé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ce beau désordre que nous offre la nature agreste” : Valenciennes théoricien des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.109-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et jardin en abyme : 'topia' et 'ars topiaria' dans la culture de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture antique (XVe-XIXe siècles), séminaire de Master 2 de recherche d'histoire de l'art moderne et contemporain, sous la direction de Sylvie Deswarte-Rosa, Lyon, 13 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia dei giardini in Francia : lo stato delle ricerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giardini storici in Europa. Lo stato dell'arte, séminaire organisé par l'Università Internazionale dell'arte, l'Institut Européen des Itinéraires Culturels, le Ministère de la Culture de Lituanie et la Fondazione Parchi Monumentali Bardini Peyron, sous la direction de Michel Thomas Penette et Mariachiara Pozzana, Florence (Italie), 6-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie du jardin, esthétique du paysage et éthique de la contemplation chez Rosario Assunto (1915-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Jardin et sens". Journées d'étude organisées par le DESS "Jardins historiques, patrimoine, paysage" de l'Université de Paris-I et l'Ecole d'Architecture de Versailles, les 16-17 décembre 2004, sous la direction de Monique Mosser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de Sicile décrits par les voyageurs français et britanniques aux XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : réalités, représentations, mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Lô, France. pp.173-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements des eaux de l'Univers' : Pratolino, jardin météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, jardins, théâtre et fêtes du XVIe au XVIIIe siècle. Les métamorphoses et les éléments de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bordeaux, France. pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Utilitas et voluptas” : le arti e lo spazio nell'Europa del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi a Nord Ovest. Temi, luoghi, figure dello spazio europeo. XIV Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), dieci anni dopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino, nel nostro tempo, nel nostro mondo, colloque organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 6-7 février 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradossale assenza di Assunto nella teoria francese del paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto e le estetiche del Novecento. Convegno nazionale di studi, organisé par l'Istituto di studi storici europei, sous la direction de Francesco Mercadante, Rome (Italie), 24-25 janvier 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry as Philosophy, Philosophy as Poetry : The Contribution of Rosario Assunto (1915-1994) to Landscape Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Dumbarton Oaks Research Library and Collection, Washington (États-Unis), 12 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia come filosofia, filosofia come poesia : tradurre Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Harvard University Center for Italian Renaissance Studies, Florence (Italie), 26 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Castello a Pratolino : Buontalenti e l'eredità del Tribolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niccolò Pericoli detto il Tribolo tra arte, architettura e paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Poggio a Caiano, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnificenza e meraviglia nella Firenze del secondo Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luci e ombre nei parchi e nei giardini come luogo di spettacolo, colloque international organisé par le Centro Attività Musciali e Teatrali – Autunno Musicale de Côme et l'Institut Européen des Itinéraires Culturels (Conseil de l'Europe), sous la direction d'Italo Gómez et Michel Thomas-Penette, Côme (Italie), 8-10 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artifice animé : sur l'esthétique maniériste de l'automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artifici d'acque e giardini. La cultura delle grotte e dei ninfei in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Florence-Lucques, Italie. pp.164-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie du singe: sur l'art d'imiter la nature au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles entre les arts. I-L'imitation, journée d'étude organisée par l'Académie de France à Rome, sous la direction d'Olivier Bonfait, Rome (Italie), 3 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de l'âme : émotions et poétique du jardin maniériste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe II : el Rey íntimo. Jardín y Naturaleza en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aranjuez, Espagne. pp.103-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scena del giardino francese : il gran teatro regio di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Giardini lucchesi e l'Europa, journée d'étude organisée par l'Associazione delle Ville e dei Palazzi Lucchesi, sous la direction de Maria Adriana Giusti, Lucques (Italie), 24 mai 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lucques, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Attention au monde : Paysages gravés du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions 1:1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2022, 979-10-97193-05-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serena Monachesi (traduction du français en italien). </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2017, 978-88-6548-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes, numéro thématique de la revue Les Carnets du paysage, 26 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Ecole nationale supérieure de paysage, 240 p., 2014, 978-2-330-02890-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Seuil, 128 p., 2014, 978-2-02-108157-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Editions Hazan, 400 p., 2014, 9782754104890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux [2e édition, revue et mise à jour]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Nouvelles Éditions Scala, pp.128, 2011, Sentiers d'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du jardin du début du XXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Centre national de la documentation pédagogique, 80 p., 2011, "Baccalauréat arts plastiques" (SCEREN CNDP-CRDP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, 356 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Éditions Scala, pp.128, 2006, Tableaux choisis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éléments et les métamorphoses de la nature. Imaginaire et symbolique des arts dans la culture européenne du XVIe au XVIIIe siècle : Actes du colloque international de Bordeaux, 17-21 septembre 1997, sous la direction d'Hervé Brunon, Monique Mosser et Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, Monique Mosser et Daniel Rabreau, dir. Bordeaux / Paris, William Blake &amp; Co, Art &amp; Arts / Université de Paris-I Panthéon-Sorbonne, 416 p. ; 193 fig. en noir et blanc et XI pl. en couleur hors texte, 2004, Annales du Centre Ledoux, t. IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto : Retour au jardin. Essais pour une philosophie de la nature, 1976-1987. Textes réunis, traduits de l'italien et présentés par Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris et Besançon, Les Éditions de l'Imprimeur, pp.205, 2003, Jardins et Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. Paris, Editions Autrement, pp.295, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses : jardins en chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les co-paysagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage est un projet, II, Dessiner l’étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.184-193, 2025, 9791037040701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Voyant le soleil et les astres à travers l’eau” : note sur la poétique de la Grande Grotte de Boboli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amelio Fara; Piera Giovanna Tordella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernardo Buontalenti, 1523-1608. Disegno, architettura e teatro. Atti del convegno internazionale interdisciplinare di studi, Accademia Toscana di Scienze e Lettere “La Colombaria”, 23-24 novembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, p. 259-274, 2025, 978 88 222 6978 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Profond est le puits du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Estaquet-Legrand; Jean-Jacques Terrin; Gautier Verbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes souterrains. 20 000 lieux sous la terre [Catalogue de l’exposition du Louvre-Lens, 27 mars-22 juillet 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Lens; Lienart Éditions, pp.12-15, 2024, 978-2-36838-082-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur &amp;quot;L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cercles francophones d’Histoire et d’Archéologie de Belgique, p. 19-26, 2024, Belisama, 978-2-8052-1010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renouvellements de l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonfait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage; Comité français d'histoire de l'art, pp.310-319, 2024, 978-2-84742-519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Burattoni e il 'Genius Loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Venturi Ferriolo; Gianni Burattoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un estetica di progetto. Visioni del paradiso per un’arte del sogno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FrancoAngeli, pp.203-206, 2024, Il Paesaggio, 978-88-351-6349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Mosser; Cordélia Hattori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter. Quinzièmes Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d’événements culturels; Éditions de l’échelle, pp.133-142, 2023, 978-2-9562798-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écriture paysagère sobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Lavandier; Juliette Guépratte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvre-Lens : architecture-paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens; LIENART éditions, p. 106-137, 2023, 978-2-36838-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da 'Homo sylvestris' a 'Homo domesticus': contributo per una storia profonda dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Lorenza Gasparella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare la selva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-27, 2023, Sylva, 9791222304946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04343132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins du pouvoir dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul MIRONNEAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare [Catalogue de l’exposition de Pau, Musée national du château de Pau, 25 novembre 2023-25 février 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées nationaux - Grand Palais, p. 36-41, 2023, 978-2-7118-7990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04273019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets of the humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil as a landscape. Nature, crossings and immersions, new topographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche/Antigua, p. 9-19, 2022, 978-88-8435-342-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la fontaine de l’Apennin à Pratolino, vers 1652-1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Cousinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Attention au monde. Paysages gravés du XVIIe siècle [Catalogue de l’exposition de Rouen, Maison de l’Université de Rouen Normandie, 29 septembre-4 novembre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions 1 :1 (ars); Maison de l’Université Rouen Normandie, p. 37-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intimo dell’humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suolo come paesaggio. Nature, attraversamenti e immersioni, nuove topografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche; Antigua, p. 9-19, 2022, 978-88-8435-341-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire profonde des pratiques florales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice reine des fleurs [Catalogue de l’exposition de Nice, musée Masséna, 10 juin-9 octobre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice/Lienart, p. 30-37, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l’éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Santini; Michel Audouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages : l’héritage de Le Nôtre [Actes du cycle de conférences organisé par l’École nationale supérieure de paysage Versailles Marseille, 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud; Ecole nationale supérieure de paysage, p. 249-261, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia ecologista, elementi di riflessione a partire dalla Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I giardini di tè di Dazhangshan. Premio Internazionale per il Giardino Carlo Scarpa 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la mort me trouve plantant mes choux...&amp;quot; : Montaigne e l'Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Cornaglia; Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio nei Giardini d'Europa. Da Le Notre a Henry James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Venaria Reale, p. 34-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ecological History. Reflections inspired by China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tea Gardens of Dazhangshan. International Carlo Carpa Prize for Gardens 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, 978-88-8435-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rispettose amicizie : per un'archeologia delle relazioni giardiniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Martella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anima in giardino. Arti e poetiche del 'genius loci'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-94, 2018, Habitus, 9788865482339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des simulacres : humains et non-humains dans les vues de Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cotelle, 1646-1708 : des jardins et des dieux [Catalogue de l’exposition de Trianon, juin-septembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Château de Versailles, p. 80-83, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Claus, Le Vieux Jardinier, 1885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 84, p. 154, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime de l'humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, p. 52-59, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Brueghel le Jeune, Allégorie du printemps, début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 79, p. 153, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Pratolino, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 166, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Castello, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 165, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse by a “wild” apple tree, or the capacity to act of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wild Apple Forests of the Tien Shan. The XXVII International Carlo Scarpa Prize for Gardens, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788899567062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura hortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon; Denis RIbouillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin [Actes du colloque international organisé par l’Académie de France à Rome, avec le soutien de l’Université Paris-Sorbonne et du Centre André Chastel (UMR 8150), Rome, 17-19 mars 2011]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Solschki, p. 1-26, 2016, Giardini e Paesaggio, 978882226424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso di un melo “selvatico”, o la capacità di agire delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le foreste dei meli selvatici del Tien Shan. Premio Internazionale Carlo Scarpa per il Giardino, XXVII edizione, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788897784951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jardins de papier, ou donner forme au désirable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Barrier; Claire Ollagnier; Josiane Sartre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts réunis. Études offertes à Daniel Rabreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Latines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-319, 2016, 9782723381826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezzioni di amicizzia / Leçons d’amitiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Morbiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruppo Giardino Storico dell’Università di Padova. Quaderno di venticinque anni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cleup (Coop. Libraria Editrice Università di Padova), p. 94-95, 2015, 978-88-6787-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As if by enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : rêvolutions [Catalogue de l’exposition de Venise, Pavillon français de la 56e exposition internationale d'arts visuels-La Biennale di Venezia 2015], sous la direction d’Emma LAVIGNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Analogues / Institut français, pp.6-27, 2015, 978-2-35864-066-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du retrait à l’espacement du sujet : peinture, paysage, monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Roch Bouiller; Laurence Madeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« J’aime les panoramas ». S’approprier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; musée d’Art et d’Histoire de Genève; Mucem, p. 187-194, 2015, 978-2081363304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Éden à l’habitacle : quelques grottes dans l’imaginaire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Festa delle arti. Scritti in onore di Marcello Fagiolo per cinquant’anni di studi, sous la direction de Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, vol. II, p. 864-869, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. The XXIV International Carlo Scarpa Prize for Gardens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insondable puits du passé ou les métamorphoses du labyrinthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machtelt Israëls; Louis A. Waldman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies in Honor of Joseph Connors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harvard University Center for Italian Renaissance Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-29, 2013, 978-0-674-07327-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Patrizia BOSCHIERO, Luigi LATINI et Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement : &amp;quot;l'invention&amp;quot; de Le Nôtre dans l'histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Élisabeth Maisonnier et Alexandre Maral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Labyrinthe de Versailles : du mythe au jeu [Catalogue de l'exposition de Versailles, Bibliothèque municipale, 14 septembre-14 décembre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles et Paris, Bibliothèque municipale de Versailles / Magellan &amp; Cie, p. 9-29, 2013, 978-2-35074-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, la sculpture et l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Alfred PACQUEMENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penone Versailles [Catalogue de l'exposition de Versailles, Établissement public du château, du musée et du domaine national de Versailles, 11 juin-31 octobre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de la Réunion des musées nationaux - Grand Palais, p. 121-131, 2013, 978-2-718-6132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en ordre du monde : le traitement de l’espace dans l’art des jardins du XVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 292-302, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cribier Pascal (1953-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, URL : http://www.universalis-edu.com/encyclopedie/pascal-cribier/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foresta perduta e il paradiso ritrovato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins contemporains : des laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 303-306, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2013. Les personnalités, la politique, les connaissances, la culture en 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, p. 369, 2013, Universalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Lunette Lappeggi, vers 1599-1602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 41 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les contours de Taneka Beri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 122-125, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enracinement topographique d'un village-jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 116-117, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polidoro Caldara, dit da Caravaggio, Paysage avec scènes de la vie de la Madeleine, vers 1525-1526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 32 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 505-506, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 412-413, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qui passe et le temps qu'il fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. non numérotées (8 p.), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. 11-221, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. De la révolution industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 434-439, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins [Prise de vue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 425, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. Sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 442-445, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé BRUNON, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, p. 17-66, 2008, Art'hist</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 456-464, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villas et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 254-255, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mollet, Théâtre des plans et jardinages (1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletC.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobili presenze nel tempo fuggevole : la scultura nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Ida GIANELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino delle sculture fluide di Giuseppe Penone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turin/Londres/Venise/New York, Umberto Allemandi, p. 181-201, 2007, coll. « Archivi di arte contemporanea »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foyer artistique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 93-108, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange, génie universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 98-99, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mollet, Le Jardin de plaisir (1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletA.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripensare i limiti del giardino, parcella e totalità del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per un giardino della terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence, Leo S. Olschki, pp.9-30, 2006, Giardini e Paesaggio, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage (arts et architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notionnaires. Volume 1 : Notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopædia Universalis, pp.758-760, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orizzonte enciclopedico : la catalogazione del sapere nel ‘giardino di memoria' di Agostino Del Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Baldan Zenoni-Politeo et Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino e la memoria del mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, pp.59-75, 2002, Giardini e Paesaggio, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'amenità delle dolci ombre” : le jardin et la sensation du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via d'Ombra, Alfredo Pirri. Villa Medici, Roma 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soveria Mannelli, Rubbetino Editore, pp.17-21, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Racine, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs de jardins et de paysages en France de la Renaissance au XXIe siècle : Tome I : De la Renaissance au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles et Versailles, Actes Sud / École Nationale Supérieure du Paysage, pp.38-42, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitifs modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin : Catalogue de l'exposition de Rome, Villa Médicis, 21 juin-24 septembre 2000, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.20-21, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promenades du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.157-182, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prodiges du prince : Pratolino, refuge féerique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.124-140, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre temps du tragique – Niobé', installation de Stéphane Marcault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mémoire : Catalogue de l'exposition de Rome, Villa Médicis, 28 mai-29 août 1999, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.350-353, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bell'ordine della natura : spazio e collezioni nel giardino di villa Medici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Hochmann, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Medici : il sogno di un cardinale. Collezioni e artisti di Ferdinando de' Medici : Catalogue de l'exposition de Rome, Villa Médicis, 17 novembre 1999–5 mars 2000, sous la direction de Michel Hochmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Accademia di Francia a Roma / Edizioni De Luca, pp.66-73, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danza del Sole : Tra giardino, scena, festa : il nodo di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Fagiolo, Maria Adriana Giusti, Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Specchio del Paradiso. Giardino e teatro dall'Antico al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Silvana Editoriale, pp.97-109, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins des Médicis au XVIe siècle : le nouveau règne de Vénus-Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence, guide rédigé par Michel Pierre, avec des textes d'introduction d'Antonio Tabucchi et Hervé Brunon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Autrement, pp.14-23, 1997, Les guides Autrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jardins du Marais. Yves Gillen, textes de Jean-Louis Vincendeau, photographies de Pascale Guillaumin et Jean-Louis Vincendeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela De Poli, Traces de paysages recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, p. 12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes cristallisent l’imaginaire. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'art élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.ghamu.org/spip.php?article386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer au présent les jardins du passé. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos &amp;quot; à Denis RIBOUILLAULT, Rome en ses jardins. Paysage et pouvoir au XVIe siècle, Paris, Comité des travaux historiques et scientifiques/Institut national d'histoire de l'art, coll. &amp;quot; L'Art & l'Essai &amp;quot; (12), 2013, p. 7-11.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de paysage dans les sciences humaines et sociales : repères sur les approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l'eau dans les jardins, de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratolino : art des jardins et imaginaire de la nature dans l'Italie de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Brunon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rumelhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, p. 85-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil des heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe dont les songes sont faits. Eva Jospin – Versailles, château de Versailles, Orangerie, 18 juin-29 septembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, p. 138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andare oltre gli sterotipi stilistici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (2024-2), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05303052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Théodore Rousseau, 1812-1867. La voix de la nature, exposition de Paris, Petit Palais, 5 mars-7 juillet 2024, catalogue sous la direction de Servane Dargnies-de Vitry, Paris, Paris Musées, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque jardin est un indice de la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau et l’imaginaire corporel dans les jardins italiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Eau, 42, p. 80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la crête d’un enfer. Les paradis volcaniques de César Manrique à Lanzarote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté du feu. Rites, visions, pratiques de culture dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Peindre hors du monde. Moines et lettrés des dynasties Ming et Qing – Collection Chih Lo Lou, sous la direction de d’Éric LEFEBVRE et Mael BELLEC, Paris, Paris Musées, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Air, 41, p. 136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allégresse, rire et effroi : les émotions ludiques dans la poétique des jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction Rebellion : pratiques et motivations de l'activisme écologiste radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des Énergies à Cattenom. Un projet combattif de Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Energies, 36 (p. 72-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les Jardins sauveront le monde !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jardin et mélancolie en Europe entre le XVIe siècle et l’époque contemporaine, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et paix au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysages en commun, 33, p. 206-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Polizzi, Bomarzo : poétiques d’un jardin maniériste, photographies de François Sagnes, Ivry-sur-Seine, Créaphis, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Jardins, Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’information et de liaison du Syndicat de la presse artistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Emanuele Quinz, Emma Lavigne et Hélène Meisel (éd.), Jardin infini : une anthologie, Metz, Éditions du Centre Pompidou-Metz, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, p. 185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Skéné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Fissure des timidités, avril 2017, p. 8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. VI. Naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Commencer, 80, p. 58-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.080.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. V. Partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récits et voix de Syrie, 79, p. 154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier (1958-2015) : l’homme qui parlait aux arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, John Brinckerhoff Jackson, 30, p. 224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. II. À Pascal Cribier, ces fleurs éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Égypte, 5 ans après, 74, p. 145-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier, o l’uomo che parlava agli alberi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Visions, 32 (1), p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. III. Drôle d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Courage, 75, p. 130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. IV. Jardiner le monde ? Entretien avec Gilles Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Violences policières, résistances minoritaires, 77, p. 137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Jullien, Vivre de paysage ou L’Impensé de la Raison, Paris, Gallimard, coll. « Bibliothèque des Idées », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, p. 229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempler au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultreïa !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, p. 184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : chants étranges d’espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vent et d’eau. Quelques paysages à écouter dans la littérature chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.174-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés respectueuses. Pour une archéologie de la relation jardinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Soin, 6, p. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. I. L’agentivité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rentrer hors des clous, 73, p. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du semis au paysage. Paroles de pépiniéristes. Entretiens avec Daniel Soupe, Dominique Voisin et Bruno Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, p. 69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inventer des plantes, 26, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Projets et rendus de concours. Entretiens avec l'agence BASE, l'Atelier de paysages, Gilles Clément, Pascal Cribier, Denis Delbaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, p. 44-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et histoire de l'art : un 'geographic turn' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L'histoire des jardins en France : anatomie d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette à la symphonie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors Série "Les plus beaux jardins d'aujourd'hui", p. 16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin et l'invention du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Galerie. Le Journal du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers un jardinage durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors Série "Créer un jardin contemporain", p. 14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Wouter REH, Clemens STEENBERGEN et Diederik ATEN, Sea of Land : The Polder as an Experimental Atlas of Dutch Landscape Architecture, Wormer/Amsterdam, Stichting Uitgeverij Noord-Holland/Architectura & Natura, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 166-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la critique de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, http://projetsdepaysage.fr/fr/pour_une_archeologie_de_la_critique_de_paysage. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.29869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part infernale de l'imaginaire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André MOLLET, Le Jardin de plaisir / Der Lust Gartten / Lustgård / The Garden of Pleasure, introduction et commentaires par Anna JAKOBSON, Göran LINDHAL, Kjell LUNDQUIST et Åke NISBETH, Uppsala, Gyllene Snittet, 2 vol., 2006-2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous de nouveaux climats. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Erik de JONG, Michel LAFAILLE et Christian BERTRAM, Landschappen van verbeelding. Vormgeven aan de Europese traditie van de tuin- en landschapsarchitectuur 1600-2000 / Landscapes of the Imagination. Designing the European Tradition of Garden and Landscape Architecture 1600-2000, Rotterdam, NAi, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être attentif aux moindres bruissements. Entretien avec Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres par-delà les années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Fondazione Benetton Studi Ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André Le Nôtre, fragments d'un paysage culturel. Institutions, arts, sciences et techniques, sous la direction de Georges FARHAT, Sceaux, Musée de l'Île-de-France / Domaine de Sceaux, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, p. 201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinthe : un archétype décliné depuis des millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nouvelle Série, n° 42, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scintillante pénombre : vingt-cinq ans de recherches sur les grottes artificielles en Europe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 341-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jessie SHEELER, Le Jardin de Bomarzo. Une énigme de la Renaissance, Arles, Actes Sud, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, p. 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Naissance et renaissance du paysage, Arles, Actes Sud, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte intégral]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73-76, p. 59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins et paysages en essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : François WALTER, Les Figures paysagères de la nation. Territoire et paysage en Europe (16e-20e siècle), Paris, Éditions de l'École des Hautes Études en Sciences Sociales, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.350-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archicréé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor artistique et la fabrique culturelle du paysage à la Renaissance. Réflexions à propos de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanie d'un espace partagé : Joël Borges & Ixkizit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.342-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Luigi ZANGHERI, Storia del giardino e del paesaggio. Il verde nella cultura occidentale, Florence, Leo S. Olschki, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Topiaria. Architetture e culture vegetali nel giardino occidentale dall'Antichità a oggi, sous la direction de Margherita AZZI VISENTINI, Trévise, Edizioni Fondazione Benetton Studi Ricerche / Canova, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Ernest de GANAY, Entre bibliothèque et jardin, textes réunis et présentés par Monique MOSSER et Josiane SARTRE, inventaire du fonds d'archives par Richard CEMÉ, Besançon-Paris, Les Éditions de l'Imprimeur / Les Arts décoratifs, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.371-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vendée côté jardin : promenade au cœur d'un patrimoine, sous la direction de Cécile LATASTE et Jean-Pierre REMAUD, Paris, Somogy / Conseil général de Vendée, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164 (4), pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux scéniques et chorégraphie du parcours : les jardins de Versailles et la danse sous Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, p. 82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Eugenio BATTISTI, Iconologia ed ecologia del giardino e del paesaggio, éd. Giuseppa SACCARO DEL BUFFA, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.366-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel CONAN, Essais de poétique des jardins, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Tracy L. EHRLICH, Landscape and Identity in Early Modern Rome. Villa Culture at Frascati in the Borghese Era, Cambridge University Press, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques paradoxes de l'art des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nouvelle Série, n° 18, p. IV (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sommes-nous fous des jardins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, 42 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7 (2e trimestre 2005), dossier "Paris en scènes", non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antoine-Joseph DEZALLIER D'ARGENVILLE, La Théorie et la Pratique du jardinage, préface et postface de Sabine CARTUYVELS, Arles et Versailles, Actes Sud / École nationale supérieure du paysage, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage dans la civilisation des villas italiennes : identité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Polia, Revue de l'art des jardins, n° 1, printemps 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annie ANTOINE, Le Paysage de l'historien. Archéologie des bocages de l'Ouest de la France à l'époque moderne, Rennes, Presses Universitaires de Rennes, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.267-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dianne HARRIS, The Nature of Authority. Villa Culture, Landscape and Representation in Eighteenth-Century Lombardy, University Park, PA, The Pennsylvania State University Press, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Courances, sous la direction de Valentine de Ganay et Laurent Le Bon, Paris, Flammarion, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Le Jardin et la nature. Ordre et variété dans la littérature de la Renaissance, Genève, Librairie Droz, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.232-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans l'Italie de la Renaissance. La puissance et la gloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 222, Dossier "4000 ans de jardins", pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 'Songe de Poliphile' à la Grande Grotte de Boboli : la dualité dramatique du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eredità di Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kalós : arte in Sicilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XVI (1), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberta CAMPITELLI, Villa Borghese. Da giardino del principe a parco dei Romani, Rome, Istituto Poligrafico e Zecca dello Stato, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : « La nature l'avait créé peintre ». Pierre-Henri de Valenciennes 1750-1819, Catalogue de l'exposition de Toulouse, Musée Paul-Dupuy, 19 mars–30 juin 2003, sous la direction de Jean Penent et Luigi Gallo, Toulouse et Paris, Musée Paul-Dupuy / Somogy éditions d'art, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Elizabeth Barlow ROGERS, Landscape Design : A Cultural and Architectural History, New York, Harry N. Abrams, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard SABATIER, Versailles ou la figure du roi, Paris, Albin Michel, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.390-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Histoires de jardins. Lieux et imaginaire, sous la direction de Jackie PIGEAUD et Jean-Paul BARBE, Paris, Presses Universitaires de France, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.400-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vincent MAROTEAUX, Versailles : le Roi et son Domaine, Paris et Versailles, Picard / Château de Versailles, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Jardins de Versailles, photographies de Jean-Baptiste LEROUX, Arles et Versailles, Actes Sud / Motta / Château de Versailles / École nationale supérieure du paysage, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Patricia BOUCHENOT-DÉCHIN, Henry Dupuis, jardinier de Louis XIV, Paris et Versailles, Perrin / Château de Versailles, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dominique GARRIGUES, Jardins et jardiniers de Versailles au Grand Siècle, Seyssel, Champ Vallon, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.393-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de (dé)montrer les jardins de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.389-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le Musée des jardins, traduit de l'anglais par Françoise GAILLARD, Paris, Phaidon, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pierre ARIZZOLI-CLÉMENTEL, Les Jardins de Le Nôtre à Versailles. Plans de Jean Chafourier, Paris, Alain de Gourcuff, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.186-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Daniel RABREAU, Claude-Nicolas Ledoux (1736-1806). L'architecture et les fastes du temps, Paris, William Blake & Co. / Art & Arts, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), philosophe militant du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Brent ELLIOTT, Flora : une histoire illustrée des fleurs de jardin, Lausanne et Paris, Delachaux et Niestlé, 2001 (édition anglaise 2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.190-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Des Jardins, sous la direction de Monique MOSSER, numéro spécial de la Revue de l'Art, n° 129, 2000-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Architecture, jardin, paysage. L'environnement du château et de la villa aux XVe et XVIe siècles. Actes du colloque tenu à Tours du 1er au 4 juin 1992, études réunies par Jean GUILLAUME, Paris, Picard, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (4), pp.350-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture des mots : de la feuille à la page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Les Jardins qui sentent le sauvage. Ronsard et la poétique du paysage, Genève, Droz, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de la Renaissance : les vertus de la verdure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marie-Hélène BÉNETIÈRE, Jardin : vocabulaire typologique et technique, Paris, Centre des monuments nationaux / Éditions du patrimoine, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La Legislazione medicea sull'ambiente, sous la direction de Giovanni CASCIO PRATILI et Luigi ZANGHERI, Florence, Leo S. Olschki Editore, 4 vol., 1994-1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Margherita AZZI VISENTINI (éd.), L'arte dei giardini. Scritti teorici e pratici dal XIV al XIX secolo, Milan, Edizioni Il Polifilo, 2 vol., 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Philippe MOREL, Les Grottes maniéristes en Italie au XVIe siècle. Théâtre et alchimie de la nature, Paris, Macula, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.182-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Paesaggio e paesaggi veneti, sous la direction de Giuliana BALDAN ZENONI-POLITEO, Milan, Edizioni Angelo Guerini e Associati, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image à l'imaginaire : notes sur la figuration du jardin sous le règne de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, LII, 4 (209), p. 671-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Grazia GOBBI SICA, La Villa fiorentina. Elementi storici e critici per una lettura, Florence, Alinea Editrice, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, la montagne et la grotte : Pratolino et la poétique pastorale du paysage à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (2), pp.785-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard MABILLE, Louis BENECH, Stéphane CASTELLUCCIO, Vues des jardins de Marly. Le roi jardinier, Paris, Alain de Gourcuff, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)écrire le paysage : un éloge du lac de Garde au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jardins des Médicis. Jardins des palais et des villas dans la Toscane du Quattrocento, sous la direction de Cristina ACIDINI LUCHINAT, trad. fr., Arles, Actes Sud, 1997 (éd. originale 1996).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcello FAGIOLO et Maria Adriana GIUSTI, Lo Specchio del Paradiso. L'immagine del giardino dall'Antico al Novecento, Milan, Silvana Editoriale, 1996.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du paysage et 'villeggiatura' dans l'Italie du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19-20, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Il Giardino delle Muse. Arti e artifici nel barocco europeo. Atti del IV Colloquio Internazionale, Pietrasanta, 8-10 settembre 1993, sous la direction de Maria Adriana GIUSTI et Alessandro TAGLIOLINI, Florence, Edifir, coll. « Giardini, città, territorio » (n° 9), 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113 (3), pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des jardins ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je jardine, donc je suis”, ou de la pulsion hortésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Passion jardinière », un langage partagé : retour sur le(s) sens et le(s) rôle(s) du jardin dans la société,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Roi Baudoin, Oct 2025, Freÿr, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Breve storia della storia dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come progetto. Conferenza inaugurale e presentazione del progetto formativo « Oltre il giardino »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola nazionale del patrimonio e delle attività culturali, Apr 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“l bei fiori pellegrini et nostrali” : phytodiversité du jardin à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Renaissance, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, La Vierge aux rochers, vers 1506-1508, huile sur bois, 189,5 × 120 cm, Londres, The National Gallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l’intimité des œuvres avec Nadeije Laneyrie-Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure; Institut national d’histoire de l’art, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singolarità di Assunto vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto. Giornata in difesa della città e del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia di Belle Arti di Urbino; Università degli studi di Urbino Carlo Bo, Nov 2024, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques du vivant : jardin et biodiversité à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, savoir et politique. Les jardins à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Prattica e storia dei giardini nel mondo : quale futuro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio Italia. I giardini storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Architettura del Paesaggio,, Nov 2024, Maser, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the drive for gardening as an essential dimension of the human being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Disciplines in Function of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE; CICOP Foundation; CajaCanarias Foundation; University La Laguna; University Las Palmas de Gran Canaria, Jul 2024, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le intermitenze della memoria e il farsi del 'genius loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare i tempi del giardino. Conserazione attiva dei parchi storici, invenzione dei paesaggi del contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fattoria di Celle, Oct 2024, Santomato di Pistoia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission royale des Monuments, Sites et Fouilles de Wallonie, Oct 2023, Rochefort, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir dans les jardins historiques, leçons et défis, journées d’étude autour des 30 ans du Master « Jardins historiques, patrimoine, paysage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Versailles, Oct 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme cristallisation du paysage : un parcours du Néolithique à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage, entre matière et esprit, culture matérielle et culture immatérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Cultures visuelles et matérielles », Laboratoires CECILLE &amp; IRHiS, Université de Lille; Centre André-Chastel, Jun 2023, Lille &amp; Louvre-Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s) de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de paysage, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter, XVe Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon du dessin, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La natura ama nascondersi” : giardino e antico nell’opera di Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino degli Dei. Il paradigma antico nelle arti della villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Autonomo Villa Adriana a e Villa d’Este, Apr 2022, Tivoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins : un patrimoine entre nature et culture (animation de table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Musées face à la crise écologique. 6e édition de l’Argument de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées métropolitains Rouen Normandie; Institut national d’histoire de l’art,, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme archéologique dans l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie : champs, espoirs et limites. De ses usages dans les jardins de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale des affaires culturelles de PACA; Association des parcs et jardins de PACA, Sep 2022, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En toute faveur de nature” : Montaigne et les jardins italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different energies : the garden project for the nuclear plant of Cattenom designed by Pascal Cribier (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivating energies : in pursuit of a new ectopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE, Oct 2021, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie libertaire contre les gaspillages de la société de consommation : le cas des jardins du Marais à Hoscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe ? Sur l’usage et le gaspillage de notre environement construit / Luxury ? The (Mis-)Use of our Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Genève, Nov 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins entre nature et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéfeuille - « Villes vertes, villes d’avenir ! » Remettre la nature au cœur des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Cinéfeuille, Oct 2021, Labruguière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel et les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tant pour le profit que pour le plaisir : Renaissance et jardins 1400-1600</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jourdheuil, May 2019, Ecouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Per esser l’acqua l’anima delle ville e dei giardini” : Imaginaire corporel et anthropologie sensorielle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors botaniques de la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes, plaisirs, passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daphné Charles, May 2019, La Roche-Guyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins et mélancolie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Jun 2017, Caen, France. https://www.unicaen.fr/mrsh/hce/index.php_id_1468.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nice, découverte touristique et artistique. Apologie de la nature à partir du XVIIIe siècle », conférence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des rencontres du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai giochi principeschi ai parchi di divertimento (XVI-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come gioco : percorsi ludici nel tempo e nello spazio. XXVII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo Giardino Storico; Université de Padoue, May 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite anthropologie sino-européenne des relations jardinières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés. Atelier de recherche avec Philippe Descola, séminaire organisé dans le cadre du thème 6 Images, dispositifs, lieux : questions épistémologiques, herméneutiques et anthropologiques du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection, préservation, conservation : acteurs, concepts et débats dans les mouvements de patrimonialisation du paysage en Europe et aux États-Unis, du XIXe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en paradoxes, journée d’étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l’Université Paris 1 Panthéon-Sorbonne et l’École nationale supérieure d’architecture de Versailles et le Master 2 « Théories et démarches du projet de paysage » de l’École nationale supérieure de paysage de Versailles-Marseille, sous la direction de Stéphanie DE COURTOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université Paris 1 Panthéon-Sorbonne; École nationale supérieure d’architecture de Versailles; École nationale supérieure de paysage de Versailles-Marseille, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letture sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome La Sapienza, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques topiques dans l’imaginaire des grottes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville e Giardini medicei in Toscana nella Lista del Patrimonio Mondiale. La loro influenza nel campo dell’architettura e dell’arte dei giardini, colloque international organisé par l’International Scientific Committee on Cultural Landscapes, avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, sous la direction de Luigi ZANGHERI, Florence, Accademia delle Arti del Disegno, 8 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Committee on Cultural Landscapes; avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, Nov 2014, Florence, Italie. p. 13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01082010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humus. Une danse pour jardin infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins : la transition écologique de l’art, journée d’étude organisée par l’université Paris 8 Vincennes-Saint-Denis et le Labex Arts-H2H, en lien avec l’exposition Jardins infinis : de Giverny à l’Amazonie, sous la direction de Makis SALOMOS, Metz, centre Pompidou-Metz, 1er juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8 Vincennes-Saint-Denis; Labex Arts-H2H; Centre Pompidou-Metz, Jul 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendersi cura : giardino, vita activa, saggezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2014, Treviso, Italy. p. 15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par amour des plantes : petite anthropologie sino-européenne de la jardinomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières, colloque international organisé par l’Auditorium du Louvre, dans le cadre de la programmation « Histoire et culture des jardins » et de la « Saison XVIIIe au Louvre », avec le soutien du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre; Centre André Chastel, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de patrimonialisation du paysage en Europe et aux États-Unis : concepts, débats et acteurs entre XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sites : un patrimoine paysager, séminaire organisé par la Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France, l’École nationale supérieure d’architecture de Versailles et l’Institut national du patrimoine, sous la direction de Georges FARHAT et Joëlle WEILL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France; École nationale supérieure d’architecture de Versailles; Institut national du patrimoine, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura : introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e conflitto. Esperienze e luoghi di frontiera. Giornate internazionali di studio sul paesaggio, undicesima edizione, colloque international sous la direction de Giuseppe BARBERA, Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2015, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Varias ibi obambulantium species” : sur la fortune d'un motif antique dans la peinture de paysage à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regardeurs, flâneurs et voyageurs dans la peinture, colloque international organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction d'Anne-Laure IMBERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme transfiguration paysagère en Occident à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches anthropologiques du paysage, séminaire de la chaire d'Anthropologie de la nature du Collège de France / Figurer le monde : jardins et paysages, séminaire de recherche en ethnologie et anthropologie sociale de l'École des hautes études en sciences sociales, sous la direction de Philippe Descola, Paris, Collège de France, 3 avril 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous du LabEx EHNE, séminaire du LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, sous la direction d’Éric Bussière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acqua e l'immaginario sensibile nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acqua nel giardino e nel paesaggio : dalla creazione della bellezza alla necessità del governo. XXIV Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 8 mai 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps long des plantes au temps court de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fuzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Célérité des feuilles. Les Rencontres botaniques de Varengeville, Troisième session, journées d’étude organisées par Pascal CRIBIER, Marc JEANSON, Hervé BRUNON et Monique MOSSER, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer, du Conservatoire du littoral et de l'École nationale supérieure de la nature et du paysage de Blois, Varengeville-sur-Mer, 14-15 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescer au monde : jardin et sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et spiritualité. 9e journée départementale sur les jardins, journée d'étude organisée par le Conseil général du Val-d'Oise, sous la direction de Michel JOURDHEUIL, Asnières-sur-Oise, Abbaye de Royaumont, 15 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Asnières-sur-Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la steppe exulte et fleurisse&amp;quot; : sagesse et jardin en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Question du sens dans les jardins et le paysage, journée d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Stéphanie de COURTOIS, Versailles, 30 janvier 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin : jardin, vita activa, sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Treviso, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette végétale au concert jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vent dans les cultivars. Les Rencontres botaniques de Varengeville, Deuxième session, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction d'Hervé BRUNON, Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 20-21 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l'éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, fête, installation, danse, conférence conclusive du cycle André Le Nôtre : de l'héritage à l'action, organisé par l'École nationale supérieure de paysage Versailles Marseille, sous la direction de Vincent PIVETEAU, Chiara SANTINI et Michel AUDOUY, Paris, Cité de l'architecture et du patrimoine, 18 décembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques et représentations paysagères en histoire de l'art : recherches récentes sur l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chilhac, France. p. 383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le paysage et son histoire : quelques repères, quelques défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo studio e la cura dei luoghi : confrontare idee e strumenti. Giornate internazionali di studio sul paesaggio, nona edizione, dedicate a Francesco Franceschini (1908-1987), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : pratiques spatiales et sociales d'André Le Nôtre à nos jours, colloque international organisé par l'Auditorium du Louvre, dans le cadre de la programmation " Histoire et culture des jardins " et des célébrations du 400e anniversaire de la naissance d'André Le Nôtre, sous la direction d'Hervé BRUNON, Paris, 25 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et connaissance des jardins : nouvelles méthodes, nouveaux questionnements, séminaire de formation permanente organisé par l'Institut national du patrimoine, sous la direction d'Hervé BRUNON et Monique MOSSER, Paris et Chantilly, 3-5 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris et Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de la nature et savoirs de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et environnement : savoirs et enjeux, colloque organisé par le Pôle de recherche et d'enseignement supérieur Sorbonne Universités, dans le cadre du programme Convergence de l'Idex SUPER, avec le soutien de la Mission pour l'interdisciplinarité du CNRS, sous la direction de Luc ABBADIE, Sylvain BRIENS, Denis COUVET, Richard DUMEZ, Laurence EYMARD et Delphine GRAMOND, Paris, université Pierre-et-Marie-Curie, 9 octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une poétique de la grotte dans l'imaginaire des jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre André Chastel, cycle de rencontres scientifiques organisé par le Centre André Chastel : laboratoire de recherche en histoire de l'art, sous la direction de Jérémie KOERING et Emmanuel LURIN, Paris, 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour au contrat naturel : richesse des milieux, rareté des ressources, 3e Entretiens de la Cité, organisés par l'association Doc Forum, sous la direction de Michel Serres, avec la collaboration d'Éric Guillot, Lyon, Cité internationale, palais des Congrès, 17 novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaggiare in mondi altri : sulla poetica delle grotte nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi del viaggiatore, paesaggi del turista : come cambiano i luoghi e gli sguardi. XXII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 10 mai 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des écorces décoratives dans la conception des jardins : premiers repères pour une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel pays sous les écorces ? Les Rencontres botaniques de Varengeville, Session inaugurale, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction de Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 29-30 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere in questo giardino&amp;quot; : l'utopia concreta di Annick Bertrand e Yves Gillen nei Jardins du Marais (Hoscas, Herbignac, Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturale inclinazione : incontri pubblici dedicati al pensare e al fare giardino nel mondo contemporaneo, cycle organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Simonetta ZANON, Trévise, 19 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de grottes dans les jardins européens ou de la topothésie à l'hypertopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la recherche, journées d'études organisées par la chaire d'Histoire de l'art européen médiéval et moderne du Collège de France, sous la direction de Roland RECHT, Paris, Collège de France, 9 et 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde, du mythe édénique aux défis planétaires, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON, Paris, 5 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : &amp;quot;Les vrais paradis sont les paradis qu'on a perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation et la restauration des jardins historiques, colloque international organisé par l'Institut national du patrimoine, en partenariat avec le Centre de recherche du château de Versailles et avec le soutien de la Direction générale des patrimoine, ministère de la Culture et de la Communication, sous la direction de Mathieu DA VINHA, Monique MOSSER et Gennaro TOSCANO, Paris, 6-7 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacral en Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage sacré et exégèse visuelle du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. p. 283-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir l'ombre &amp;quot;pour rendre ces lieux d'autant plus bizarres&amp;quot; : paysages de grottes dans les jardins (XVIe- XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin : transferts artistiques de l'Antiquité à nos jours, colloque international organisé par l'Académie de France à Rome, avec le soutien de l'Université Paris-Sorbonne et du Centre André Chastel (UMR8150), sous la direction d'Hervé BRUNON et Denis RIBOUILLAULT, Rome, 17-19 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pas sur l'itinéraire d'un jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Garden as Mesocosm : Representations of the World and Concepts of Planting Design, from the Renaissance to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Department of Landscape Architecture de Harvard University, Graduate School of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cambridge (Mass.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches &amp;quot;culturalistes&amp;quot; du paysage : repères théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 18 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifier l'énigme de l'expérience humaine : métamorphoses du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des jardins en France : laboratoires contemporains pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Máster en Jardinería y Paisajismo de l'Universidad Politécnica de Madrid, Escuela Técnica Superior de Ingenieros Agrónomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme &amp;quot;mésocosme&amp;quot; : représentations de la nature et du monde de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la nature : du paysage au développement durable, séminaire du Collège des Humanités, sous la direction de Michael JAKOB, École Polytechnique Fédérale de Lausanne (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins contemporains comme laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins du XXe siècle, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Georges FARHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et paysages. Rencontres départementales du patrimoine, Journées Jean Hubert 2007, organisées par la Direction des archives, du patrimoine et des musées départementaux, Conseil général de Seine-et-Marne, sous la direction d'Isabelle RAMBAUD, Bussy-saint-Martin, 29-30 novembre, 1er décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bussy-saint-Martin, France. p. 173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus secretus' : topique et topophilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrarca e i suoi luoghi. Giornate di studio dedicate a Eugenio Battisti (1924-1989), colloque organisé par la Fondazione Benetton Studi Ricerche, Arquà-Trévise (Italie), 4-5 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Arquà-Trévise, Italie. p. 41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti sull'immaginario paesaggistico nei giardini italiani del XVI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Sacro Bosco a Bomarzo : Convegno Internazionale di Studi, Bomarzo, 13-16 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bomarzo, Italy. p. 192-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi 1990-2008, séminaire organisé par la Fondazione Benetton Studi Ricerche pour la XXe édition du Premio Internazionale Carlo Scarpa per il Giardino, sous la direction de Domenico LUCIANI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du paysage : observations sur quelques approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme collection de sculpture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme collection de sculpture : musées à ciel ouvert de l'Antiquité à nos jours, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et méthodes de l'histoire des jardins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A 25 anni dalle Carte di Firenze : esperienze e prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cinisello Balsamo, Italie. p. 11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils conceptuels et théoriques pour penser le paysage selon l'esthétique “totalisante” de Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches “culturalistes” du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 7 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du labyrinthe comme figure de l'expérience humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins, symbolique et sens, journée d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacré. Réflexions à propos de l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage : méthodologie, approches sensibles et analyse critique, journées d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 3-4 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la littérature au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delizie in Villa : il giardino rinascimentale e i suoi committenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ferrare, Italie. p. 5-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme labyrinthique dans l'histoire des jardins. Exemples italiens aux XVe et XVIe siècles, ou du “cosmogramme” au “mésocosme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Permanence et métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p. 69-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eau et les Jardins en Anjou : imaginaire, paysage et savoir-faire, colloque organisé par le Conseil général de Maine-et-Loire, Mission Parcs et jardins, sous la direction d'Isabelle LEVÊQUE, Angers, 22 et 23 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Perchè ciò che quella casa vedeva era loro” : le paysage comme patrimoine matériel et symbolique en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Miroir et l'espace du prince dans l'art de la Renaissance, séminaire de recherche en Master 2, organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, INHA, 20 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme laboratoire : l' “agriculture expérimentale” des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter à la Renaissance, journée d'études organisée par le Centre d'études supérieures de la Renaissance (UMR6576), sous la direction de Maurice BROCK, Amélie BERNAZZANI et Anna LITTLE, Tours, CESR, 6 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitalità del giardino contemporaneo in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi : la transformazione del mondo umano, séminaire du Dipartimento di Architettura e Pianificazione, Politecnico di Milano, sous la direction de Massimo Venturi Ferriolo, Milan (Italie), 7 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de la Renaissance en France : état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors profanes de la Renaissance française. Nouvelles hypothèses : Journée d'étude organisée par le Centre d'Histoire de l'Art de la Renaissance, Université de Paris-I Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, 19 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.non déterminé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboliques d'une structure archétypale, ou les avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, symbolique et sens, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 6-7 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et enjeux de l'eau dans les jardins et les paysages, séminaire thématique organisé par l'École nationale supérieure d'Architecture de Versailles, l'Université de Paris-I Panthéon Sorbonne et le CNRS (Centre André Chastel - UMR 8150), Master 2 « Jardins historiques, Patrimoine, Paysage », sous la direction de Monique Mosser, Versailles et Paris (INHA), 12-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique culturelle du paysage : approches esthétiques et historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'Architecture de Versailles, sous la direction de Georges Farhat, Versailles, 11 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du 'Poliphile' dans les jardins italiens du XVIe siècle : tentative de mise au point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception européenne du 'Songe de Poliphile' : littérature, jardin et architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Mulhouse-Einsielden, Suisse. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse et l'organisation du paysage dans la Toscane des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. p. 219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte abrégé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les limites : l'architecture à travers l'espace, le temps et les disciplines / Changing boundaries : Architectural History in transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. http://www.inha.fr/colloques/document.php?id=1479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il paesaggio come patrimonio nel Rinascimento : identità e rappresentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi e patrimonio : natura, arte, società. XVII Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 10 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon du jardin aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins d'aujourd'hui : commande, projet, réalisation, séminaire organisé par le Ministère de la culture et de la communication, Direction de l'architecture et du patrimoine, sous la direction de Joëlle Weill, Paris, 26-27 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui fonde l'aménité du jardin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques jardinières et aménités, journée d'études à l'École Nationale Supérieure du Paysage, sous la direction de Mongi Hammami, Versailles, 3 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents ou monuments ? Les textes littéraires dans la panoplie méthodologique des histoires du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du paysage : poétiques, rhétoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortune du “jardin moderne” en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardines en el tiempo de las vanguardias, colloque international organisé par la Fundación Rodríguez-Acosta, le Centro de Formación Continua de l'Université de Grenade et le Carmen de la Victoria, avec la collaboration de la Fundación Euroárabe et du Master « Paisajismo, Jardinería y Espacio Público » de l'Université de Grenade, sous la direction de Manuel Casares Porcel et José Tito Rojo, Grenade (Espagne), 13-15 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars naturans', ou l'immanence du principe : l'automate et la poétique de l'illusion au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maulnes und der Manierismus in Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-la-Chapelle, Allemagne. pp.275-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu et le sacré : note à propos de l'œuvre de Philippe Jaccottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il sacro e il luogo, journées d'étude organisées par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 3-4 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'invention du paysage à la Renaissance : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Cercle des études hortésiennes, séminaire de recherche sur l'art des jardins, organisé par le Centre André Chastel (UMR 8150), sous la direction d'Hervé Brunon et Monique Mosser, Paris, INHA, 4 janvier 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia : sperimentazioni / esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire de la Scuola di Dottorato in progettazione della città del territorio e del paesaggio, Università degli Studi di Firenze, Dipartimento di Urbanistica e Pianificazione del Teritorio, Florence (Italie), 12 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento. La dialettica moderno/antico nel giardino e nel paesaggio. XVI Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 11 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme réduction physique et symbolique du territoire dans l'Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question d'échelle dans les arts à la Renaissance, journée d'étude organisée par le Centre d'Études Supérieures de la Renaissance (UMR 6576), sous la direction de Marion Boudon-Machuel, Pascale Charron et Maurice Brock, Tours, CESR, 10 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le tumulte du monde : peinture et météorologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la Renaissance entre science et magie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia dei giardini in Francia : lo stato delle ricerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giardini storici in Europa. Lo stato dell'arte, séminaire organisé par l'Università Internazionale dell'arte, l'Institut Européen des Itinéraires Culturels, le Ministère de la Culture de Lituanie et la Fondazione Parchi Monumentali Bardini Peyron, sous la direction de Michel Thomas Penette et Mariachiara Pozzana, Florence (Italie), 6-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et jardin en abyme : 'topia' et 'ars topiaria' dans la culture de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture antique (XVe-XIXe siècles), séminaire de Master 2 de recherche d'histoire de l'art moderne et contemporain, sous la direction de Sylvie Deswarte-Rosa, Lyon, 13 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ce beau désordre que nous offre la nature agreste” : Valenciennes théoricien des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.109-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité bibliographique des jardins d'André Le Nôtre : observations sur l'état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autour d'André Le Nôtre" : Groupe de recherche sur l'histoire de l'art des jardins dans l'Europe moderne, Paris, INHA, 31 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalle “fiere non rapaci” ai “fruttiferi e pomati arbori” : Villa Lante a Bagnaia e l'evoluzione del barco nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoditas' et 'voluptas' : architecture et paysage dans l'Europe de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions à l'échelle européenne, séminaire « Jardins et Paysages », Programme 2004-2005, École Normale Supérieure, Département Passerelle des Arts, Paris, ENS, 15 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651) : profil d'une carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Salomon de Caus", séminaire de l'Ecole des Hautes Etudes en Sciences Sociales, sous la direction de Patricia Falguières et Georges Farhat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique, séminaire organisé par l'Institut National du Patrimoine, sous la direction de Joëlle Weill, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut poesis hortus&amp;quot; : l'imaginaire littéraire dans les jardins italiens du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars est celare artem&amp;quot; : technique et pouvoir dans les jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et politique au Moyen Âge et à l'époque moderne : séminaire de recherche, Conservatoire national des Arts et Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique. Séminaire organisé par l'Institut National du Patrimoine, coordonné par Joëlle Weill, chef du Bureau des jardins et du patrimoine paysager, DAPA, Ministère de la Culture et de la Communication, Direction de l'architecture et du patrimoine, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysos, Silène, Priape et Pan : les 'satyrica signa' dans les jardins de l'Antiquité aux Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysos/Bacchus à la Renaissance, séminaire de recherche, Université de Paris-I Panthéon-Sorbonne, Centre d'Histoire de l'Art de la Renaissance, sous la direction de Philippe Morel, Paris, INHA, 23 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de pente à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Composition et techniques, séminaire organisé par l'Institut National du Patrimoine, Andé, 13-17 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Andé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), dieci anni dopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino, nel nostro tempo, nel nostro mondo, colloque organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 6-7 février 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements des eaux de l'Univers' : Pratolino, jardin météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, jardins, théâtre et fêtes du XVIe au XVIIIe siècle. Les métamorphoses et les éléments de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bordeaux, France. pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de Sicile décrits par les voyageurs français et britanniques aux XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : réalités, représentations, mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Lô, France. pp.173-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie du jardin, esthétique du paysage et éthique de la contemplation chez Rosario Assunto (1915-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Jardin et sens". Journées d'étude organisées par le DESS "Jardins historiques, patrimoine, paysage" de l'Université de Paris-I et l'Ecole d'Architecture de Versailles, les 16-17 décembre 2004, sous la direction de Monique Mosser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Utilitas et voluptas” : le arti e lo spazio nell'Europa del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi a Nord Ovest. Temi, luoghi, figure dello spazio europeo. XIV Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry as Philosophy, Philosophy as Poetry : The Contribution of Rosario Assunto (1915-1994) to Landscape Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Dumbarton Oaks Research Library and Collection, Washington (États-Unis), 12 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradossale assenza di Assunto nella teoria francese del paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto e le estetiche del Novecento. Convegno nazionale di studi, organisé par l'Istituto di studi storici europei, sous la direction de Francesco Mercadante, Rome (Italie), 24-25 janvier 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia come filosofia, filosofia come poesia : tradurre Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Harvard University Center for Italian Renaissance Studies, Florence (Italie), 26 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Castello a Pratolino : Buontalenti e l'eredità del Tribolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niccolò Pericoli detto il Tribolo tra arte, architettura e paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Poggio a Caiano, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie du singe: sur l'art d'imiter la nature au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles entre les arts. I-L'imitation, journée d'étude organisée par l'Académie de France à Rome, sous la direction d'Olivier Bonfait, Rome (Italie), 3 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artifice animé : sur l'esthétique maniériste de l'automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artifici d'acque e giardini. La cultura delle grotte e dei ninfei in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Florence-Lucques, Italie. pp.164-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnificenza e meraviglia nella Firenze del secondo Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luci e ombre nei parchi e nei giardini come luogo di spettacolo, colloque international organisé par le Centro Attività Musciali e Teatrali – Autunno Musicale de Côme et l'Institut Européen des Itinéraires Culturels (Conseil de l'Europe), sous la direction d'Italo Gómez et Michel Thomas-Penette, Côme (Italie), 8-10 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de l'âme : émotions et poétique du jardin maniériste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe II : el Rey íntimo. Jardín y Naturaleza en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aranjuez, Espagne. pp.103-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scena del giardino francese : il gran teatro regio di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Giardini lucchesi e l'Europa, journée d'étude organisée par l'Associazione delle Ville e dei Palazzi Lucchesi, sous la direction de Maria Adriana Giusti, Lucques (Italie), 24 mai 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lucques, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Attention au monde : Paysages gravés du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions 1:1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2022, 979-10-97193-05-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serena Monachesi (traduction du français en italien). </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2017, 978-88-6548-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes, numéro thématique de la revue Les Carnets du paysage, 26 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Ecole nationale supérieure de paysage, 240 p., 2014, 978-2-330-02890-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Editions Hazan, 400 p., 2014, 9782754104890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Seuil, 128 p., 2014, 978-2-02-108157-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux [2e édition, revue et mise à jour]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Nouvelles Éditions Scala, pp.128, 2011, Sentiers d'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du jardin du début du XXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Centre national de la documentation pédagogique, 80 p., 2011, "Baccalauréat arts plastiques" (SCEREN CNDP-CRDP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, 356 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Éditions Scala, pp.128, 2006, Tableaux choisis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éléments et les métamorphoses de la nature. Imaginaire et symbolique des arts dans la culture européenne du XVIe au XVIIIe siècle : Actes du colloque international de Bordeaux, 17-21 septembre 1997, sous la direction d'Hervé Brunon, Monique Mosser et Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, Monique Mosser et Daniel Rabreau, dir. Bordeaux / Paris, William Blake &amp; Co, Art &amp; Arts / Université de Paris-I Panthéon-Sorbonne, 416 p. ; 193 fig. en noir et blanc et XI pl. en couleur hors texte, 2004, Annales du Centre Ledoux, t. IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto : Retour au jardin. Essais pour une philosophie de la nature, 1976-1987. Textes réunis, traduits de l'italien et présentés par Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris et Besançon, Les Éditions de l'Imprimeur, pp.205, 2003, Jardins et Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. Paris, Editions Autrement, pp.295, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses : jardins en chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les co-paysagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage est un projet, II, Dessiner l’étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.184-193, 2025, 9791037040701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Voyant le soleil et les astres à travers l’eau” : note sur la poétique de la Grande Grotte de Boboli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amelio Fara; Piera Giovanna Tordella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernardo Buontalenti, 1523-1608. Disegno, architettura e teatro. Atti del convegno internazionale interdisciplinare di studi, Accademia Toscana di Scienze e Lettere “La Colombaria”, 23-24 novembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, p. 259-274, 2025, 978 88 222 6978 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Burattoni e il 'Genius Loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Venturi Ferriolo; Gianni Burattoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un estetica di progetto. Visioni del paradiso per un’arte del sogno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FrancoAngeli, pp.203-206, 2024, Il Paesaggio, 978-88-351-6349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Profond est le puits du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Estaquet-Legrand; Jean-Jacques Terrin; Gautier Verbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes souterrains. 20 000 lieux sous la terre [Catalogue de l’exposition du Louvre-Lens, 27 mars-22 juillet 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Lens; Lienart Éditions, pp.12-15, 2024, 978-2-36838-082-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur &amp;quot;L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cercles francophones d’Histoire et d’Archéologie de Belgique, p. 19-26, 2024, Belisama, 978-2-8052-1010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renouvellements de l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonfait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage; Comité français d'histoire de l'art, pp.310-319, 2024, 978-2-84742-519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Mosser; Cordélia Hattori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter. Quinzièmes Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d’événements culturels; Éditions de l’échelle, pp.133-142, 2023, 978-2-9562798-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écriture paysagère sobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Lavandier; Juliette Guépratte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvre-Lens : architecture-paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens; LIENART éditions, p. 106-137, 2023, 978-2-36838-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da 'Homo sylvestris' a 'Homo domesticus': contributo per una storia profonda dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Lorenza Gasparella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare la selva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-27, 2023, Sylva, 9791222304946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04343132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins du pouvoir dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul MIRONNEAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare [Catalogue de l’exposition de Pau, Musée national du château de Pau, 25 novembre 2023-25 février 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées nationaux - Grand Palais, p. 36-41, 2023, 978-2-7118-7990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04273019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets of the humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil as a landscape. Nature, crossings and immersions, new topographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche/Antigua, p. 9-19, 2022, 978-88-8435-342-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la fontaine de l’Apennin à Pratolino, vers 1652-1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Cousinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Attention au monde. Paysages gravés du XVIIe siècle [Catalogue de l’exposition de Rouen, Maison de l’Université de Rouen Normandie, 29 septembre-4 novembre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions 1 :1 (ars); Maison de l’Université Rouen Normandie, p. 37-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intimo dell’humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suolo come paesaggio. Nature, attraversamenti e immersioni, nuove topografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche; Antigua, p. 9-19, 2022, 978-88-8435-341-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire profonde des pratiques florales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice reine des fleurs [Catalogue de l’exposition de Nice, musée Masséna, 10 juin-9 octobre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice/Lienart, p. 30-37, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l’éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Santini; Michel Audouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages : l’héritage de Le Nôtre [Actes du cycle de conférences organisé par l’École nationale supérieure de paysage Versailles Marseille, 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud; Ecole nationale supérieure de paysage, p. 249-261, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia ecologista, elementi di riflessione a partire dalla Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I giardini di tè di Dazhangshan. Premio Internazionale per il Giardino Carlo Scarpa 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la mort me trouve plantant mes choux...&amp;quot; : Montaigne e l'Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Cornaglia; Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio nei Giardini d'Europa. Da Le Notre a Henry James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Venaria Reale, p. 34-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ecological History. Reflections inspired by China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tea Gardens of Dazhangshan. International Carlo Carpa Prize for Gardens 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, 978-88-8435-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rispettose amicizie : per un'archeologia delle relazioni giardiniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Martella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anima in giardino. Arti e poetiche del 'genius loci'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-94, 2018, Habitus, 9788865482339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des simulacres : humains et non-humains dans les vues de Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cotelle, 1646-1708 : des jardins et des dieux [Catalogue de l’exposition de Trianon, juin-septembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Château de Versailles, p. 80-83, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime de l'humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, p. 52-59, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Claus, Le Vieux Jardinier, 1885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 84, p. 154, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Brueghel le Jeune, Allégorie du printemps, début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 79, p. 153, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Pratolino, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 166, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Castello, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 165, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jardins de papier, ou donner forme au désirable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Barrier; Claire Ollagnier; Josiane Sartre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts réunis. Études offertes à Daniel Rabreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Latines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-319, 2016, 9782723381826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura hortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon; Denis RIbouillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin [Actes du colloque international organisé par l’Académie de France à Rome, avec le soutien de l’Université Paris-Sorbonne et du Centre André Chastel (UMR 8150), Rome, 17-19 mars 2011]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Solschki, p. 1-26, 2016, Giardini e Paesaggio, 978882226424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse by a “wild” apple tree, or the capacity to act of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wild Apple Forests of the Tien Shan. The XXVII International Carlo Scarpa Prize for Gardens, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788899567062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso di un melo “selvatico”, o la capacità di agire delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le foreste dei meli selvatici del Tien Shan. Premio Internazionale Carlo Scarpa per il Giardino, XXVII edizione, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788897784951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezzioni di amicizzia / Leçons d’amitiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Morbiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruppo Giardino Storico dell’Università di Padova. Quaderno di venticinque anni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cleup (Coop. Libraria Editrice Università di Padova), p. 94-95, 2015, 978-88-6787-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As if by enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : rêvolutions [Catalogue de l’exposition de Venise, Pavillon français de la 56e exposition internationale d'arts visuels-La Biennale di Venezia 2015], sous la direction d’Emma LAVIGNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Analogues / Institut français, pp.6-27, 2015, 978-2-35864-066-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du retrait à l’espacement du sujet : peinture, paysage, monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Roch Bouiller; Laurence Madeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« J’aime les panoramas ». S’approprier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; musée d’Art et d’Histoire de Genève; Mucem, p. 187-194, 2015, 978-2081363304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Éden à l’habitacle : quelques grottes dans l’imaginaire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Festa delle arti. Scritti in onore di Marcello Fagiolo per cinquant’anni di studi, sous la direction de Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, vol. II, p. 864-869, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2013. Les personnalités, la politique, les connaissances, la culture en 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, p. 369, 2013, Universalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Patrizia BOSCHIERO, Luigi LATINI et Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insondable puits du passé ou les métamorphoses du labyrinthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machtelt Israëls; Louis A. Waldman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies in Honor of Joseph Connors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harvard University Center for Italian Renaissance Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-29, 2013, 978-0-674-07327-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. The XXIV International Carlo Scarpa Prize for Gardens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement : &amp;quot;l'invention&amp;quot; de Le Nôtre dans l'histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Élisabeth Maisonnier et Alexandre Maral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Labyrinthe de Versailles : du mythe au jeu [Catalogue de l'exposition de Versailles, Bibliothèque municipale, 14 septembre-14 décembre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles et Paris, Bibliothèque municipale de Versailles / Magellan &amp; Cie, p. 9-29, 2013, 978-2-35074-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, la sculpture et l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Alfred PACQUEMENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penone Versailles [Catalogue de l'exposition de Versailles, Établissement public du château, du musée et du domaine national de Versailles, 11 juin-31 octobre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de la Réunion des musées nationaux - Grand Palais, p. 121-131, 2013, 978-2-718-6132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en ordre du monde : le traitement de l’espace dans l’art des jardins du XVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 292-302, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cribier Pascal (1953-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, URL : http://www.universalis-edu.com/encyclopedie/pascal-cribier/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins contemporains : des laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 303-306, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foresta perduta e il paradiso ritrovato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polidoro Caldara, dit da Caravaggio, Paysage avec scènes de la vie de la Madeleine, vers 1525-1526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 32 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Lunette Lappeggi, vers 1599-1602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 41 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les contours de Taneka Beri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 122-125, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enracinement topographique d'un village-jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 116-117, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 505-506, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 412-413, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qui passe et le temps qu'il fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. non numérotées (8 p.), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. 11-221, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. De la révolution industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 434-439, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins [Prise de vue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 425, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé BRUNON, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, p. 17-66, 2008, Art'hist</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. Sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 442-445, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mollet, Le Jardin de plaisir (1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletA.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange, génie universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 98-99, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villas et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 254-255, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 456-464, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mollet, Théâtre des plans et jardinages (1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletC.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foyer artistique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 93-108, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobili presenze nel tempo fuggevole : la scultura nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Ida GIANELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino delle sculture fluide di Giuseppe Penone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turin/Londres/Venise/New York, Umberto Allemandi, p. 181-201, 2007, coll. « Archivi di arte contemporanea »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripensare i limiti del giardino, parcella e totalità del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per un giardino della terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence, Leo S. Olschki, pp.9-30, 2006, Giardini e Paesaggio, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage (arts et architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notionnaires. Volume 1 : Notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopædia Universalis, pp.758-760, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orizzonte enciclopedico : la catalogazione del sapere nel ‘giardino di memoria' di Agostino Del Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Baldan Zenoni-Politeo et Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino e la memoria del mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, pp.59-75, 2002, Giardini e Paesaggio, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'amenità delle dolci ombre” : le jardin et la sensation du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via d'Ombra, Alfredo Pirri. Villa Medici, Roma 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soveria Mannelli, Rubbetino Editore, pp.17-21, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Racine, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs de jardins et de paysages en France de la Renaissance au XXIe siècle : Tome I : De la Renaissance au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles et Versailles, Actes Sud / École Nationale Supérieure du Paysage, pp.38-42, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitifs modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin : Catalogue de l'exposition de Rome, Villa Médicis, 21 juin-24 septembre 2000, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.20-21, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promenades du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.157-182, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prodiges du prince : Pratolino, refuge féerique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.124-140, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre temps du tragique – Niobé', installation de Stéphane Marcault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mémoire : Catalogue de l'exposition de Rome, Villa Médicis, 28 mai-29 août 1999, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.350-353, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bell'ordine della natura : spazio e collezioni nel giardino di villa Medici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Hochmann, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Medici : il sogno di un cardinale. Collezioni e artisti di Ferdinando de' Medici : Catalogue de l'exposition de Rome, Villa Médicis, 17 novembre 1999–5 mars 2000, sous la direction de Michel Hochmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Accademia di Francia a Roma / Edizioni De Luca, pp.66-73, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danza del Sole : Tra giardino, scena, festa : il nodo di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Fagiolo, Maria Adriana Giusti, Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Specchio del Paradiso. Giardino e teatro dall'Antico al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Silvana Editoriale, pp.97-109, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins des Médicis au XVIe siècle : le nouveau règne de Vénus-Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence, guide rédigé par Michel Pierre, avec des textes d'introduction d'Antonio Tabucchi et Hervé Brunon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Autrement, pp.14-23, 1997, Les guides Autrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jardins du Marais. Yves Gillen, textes de Jean-Louis Vincendeau, photographies de Pascale Guillaumin et Jean-Louis Vincendeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela De Poli, Traces de paysages recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, p. 12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes cristallisent l’imaginaire. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'art élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.ghamu.org/spip.php?article386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer au présent les jardins du passé. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos &amp;quot; à Denis RIBOUILLAULT, Rome en ses jardins. Paysage et pouvoir au XVIe siècle, Paris, Comité des travaux historiques et scientifiques/Institut national d'histoire de l'art, coll. &amp;quot; L'Art & l'Essai &amp;quot; (12), 2013, p. 7-11.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de paysage dans les sciences humaines et sociales : repères sur les approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l'eau dans les jardins, de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratolino : art des jardins et imaginaire de la nature dans l'Italie de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Delbecq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rumelhart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mosser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825206v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;rault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662979v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Contour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179795v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fuzzati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922382v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753695v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618390v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cribier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343381v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438707v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168004v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138496v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195533v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167997v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138669v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farhat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138705v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138501v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138476v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167994v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167990v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167992v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167896v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ribouillault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#232;nech" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions1sur1.wordpress.com/home/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2017/03/giardini-di-saggezza/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073274v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073279v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138486v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05271373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684442v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304752v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343132v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9791222304946" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273019v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927674v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927665v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decaudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421173v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416501v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/libro/lanima-in-giardino/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194671v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493283v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493318v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493317v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319132v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443795v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouvelles-editionslatines.com/livre/les-arts-reunis-etudes-offertes-a-daniel-rabreau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178960v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822860v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itatti.harvard.edu/publications/renaissance-studies-honor-joseph-connors-toward-festschrift%C2%A0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822311v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188086v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799559v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188089v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618407v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618429v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618425v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618405v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618404v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398928v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359930v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343395v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174989v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174986v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177597v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264337v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174976v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177594v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167940v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168080v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168078v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168053v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168050v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168046v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168045v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168042v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319211v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122255v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907572v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822245v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447571v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822852v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349346v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Delbecq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rumelhart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29869" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Contour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fuzzati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836045v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cribier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193175v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167937v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farhat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138493v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138718v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138512v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138536v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ribouillault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#232;nech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions1sur1.wordpress.com/home/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2017/03/giardini-di-saggezza/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618415v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343388v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05271373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684442v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927642v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9791222304946" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273019v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927674v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272341v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decaudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/libro/lanima-in-giardino/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493283v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493318v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouvelles-editionslatines.com/livre/les-arts-reunis-etudes-offertes-a-daniel-rabreau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327903v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178960v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178973v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113508v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itatti.harvard.edu/publications/renaissance-studies-honor-joseph-connors-toward-festschrift%C2%A0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906178v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847786v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799559v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618425v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618404v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398932v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398928v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359925v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359923v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343395v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177594v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174986v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177597v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174976v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264337v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167940v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168072v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168050v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168045v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168042v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319211v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122255v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789680v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907572v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462112v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168081v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447571v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>