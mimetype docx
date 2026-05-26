--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Brunon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rumelhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, p. 85-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil des heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe dont les songes sont faits. Eva Jospin – Versailles, château de Versailles, Orangerie, 18 juin-29 septembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, p. 138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andare oltre gli sterotipi stilistici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (2024-2), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05303052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Théodore Rousseau, 1812-1867. La voix de la nature, exposition de Paris, Petit Palais, 5 mars-7 juillet 2024, catalogue sous la direction de Servane Dargnies-de Vitry, Paris, Paris Musées, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque jardin est un indice de la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau et l’imaginaire corporel dans les jardins italiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Eau, 42, p. 80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la crête d’un enfer. Les paradis volcaniques de César Manrique à Lanzarote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté du feu. Rites, visions, pratiques de culture dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Peindre hors du monde. Moines et lettrés des dynasties Ming et Qing – Collection Chih Lo Lou, sous la direction de d’Éric LEFEBVRE et Mael BELLEC, Paris, Paris Musées, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Air, 41, p. 136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allégresse, rire et effroi : les émotions ludiques dans la poétique des jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction Rebellion : pratiques et motivations de l'activisme écologiste radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des Énergies à Cattenom. Un projet combattif de Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Energies, 36 (p. 72-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les Jardins sauveront le monde !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jardin et mélancolie en Europe entre le XVIe siècle et l’époque contemporaine, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et paix au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysages en commun, 33, p. 206-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Polizzi, Bomarzo : poétiques d’un jardin maniériste, photographies de François Sagnes, Ivry-sur-Seine, Créaphis, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Jardins, Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’information et de liaison du Syndicat de la presse artistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Emanuele Quinz, Emma Lavigne et Hélène Meisel (éd.), Jardin infini : une anthologie, Metz, Éditions du Centre Pompidou-Metz, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, p. 185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Skéné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Fissure des timidités, avril 2017, p. 8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. VI. Naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Commencer, 80, p. 58-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.080.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. V. Partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récits et voix de Syrie, 79, p. 154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier (1958-2015) : l’homme qui parlait aux arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, John Brinckerhoff Jackson, 30, p. 224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. II. À Pascal Cribier, ces fleurs éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Égypte, 5 ans après, 74, p. 145-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier, o l’uomo che parlava agli alberi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Visions, 32 (1), p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. III. Drôle d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Courage, 75, p. 130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. IV. Jardiner le monde ? Entretien avec Gilles Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Violences policières, résistances minoritaires, 77, p. 137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Jullien, Vivre de paysage ou L’Impensé de la Raison, Paris, Gallimard, coll. « Bibliothèque des Idées », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, p. 229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempler au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultreïa !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, p. 184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : chants étranges d’espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vent et d’eau. Quelques paysages à écouter dans la littérature chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.174-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés respectueuses. Pour une archéologie de la relation jardinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Soin, 6, p. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. I. L’agentivité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rentrer hors des clous, 73, p. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du semis au paysage. Paroles de pépiniéristes. Entretiens avec Daniel Soupe, Dominique Voisin et Bruno Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, p. 69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inventer des plantes, 26, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Projets et rendus de concours. Entretiens avec l'agence BASE, l'Atelier de paysages, Gilles Clément, Pascal Cribier, Denis Delbaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, p. 44-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et histoire de l'art : un 'geographic turn' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L'histoire des jardins en France : anatomie d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette à la symphonie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors Série "Les plus beaux jardins d'aujourd'hui", p. 16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin et l'invention du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Galerie. Le Journal du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers un jardinage durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors Série "Créer un jardin contemporain", p. 14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Wouter REH, Clemens STEENBERGEN et Diederik ATEN, Sea of Land : The Polder as an Experimental Atlas of Dutch Landscape Architecture, Wormer/Amsterdam, Stichting Uitgeverij Noord-Holland/Architectura & Natura, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 166-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la critique de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, http://projetsdepaysage.fr/fr/pour_une_archeologie_de_la_critique_de_paysage. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.29869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part infernale de l'imaginaire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André MOLLET, Le Jardin de plaisir / Der Lust Gartten / Lustgård / The Garden of Pleasure, introduction et commentaires par Anna JAKOBSON, Göran LINDHAL, Kjell LUNDQUIST et Åke NISBETH, Uppsala, Gyllene Snittet, 2 vol., 2006-2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous de nouveaux climats. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Erik de JONG, Michel LAFAILLE et Christian BERTRAM, Landschappen van verbeelding. Vormgeven aan de Europese traditie van de tuin- en landschapsarchitectuur 1600-2000 / Landscapes of the Imagination. Designing the European Tradition of Garden and Landscape Architecture 1600-2000, Rotterdam, NAi, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être attentif aux moindres bruissements. Entretien avec Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres par-delà les années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Fondazione Benetton Studi Ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André Le Nôtre, fragments d'un paysage culturel. Institutions, arts, sciences et techniques, sous la direction de Georges FARHAT, Sceaux, Musée de l'Île-de-France / Domaine de Sceaux, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, p. 201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinthe : un archétype décliné depuis des millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nouvelle Série, n° 42, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scintillante pénombre : vingt-cinq ans de recherches sur les grottes artificielles en Europe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 341-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jessie SHEELER, Le Jardin de Bomarzo. Une énigme de la Renaissance, Arles, Actes Sud, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, p. 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Naissance et renaissance du paysage, Arles, Actes Sud, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte intégral]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73-76, p. 59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins et paysages en essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : François WALTER, Les Figures paysagères de la nation. Territoire et paysage en Europe (16e-20e siècle), Paris, Éditions de l'École des Hautes Études en Sciences Sociales, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.350-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archicréé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor artistique et la fabrique culturelle du paysage à la Renaissance. Réflexions à propos de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanie d'un espace partagé : Joël Borges & Ixkizit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.342-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Luigi ZANGHERI, Storia del giardino e del paesaggio. Il verde nella cultura occidentale, Florence, Leo S. Olschki, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Topiaria. Architetture e culture vegetali nel giardino occidentale dall'Antichità a oggi, sous la direction de Margherita AZZI VISENTINI, Trévise, Edizioni Fondazione Benetton Studi Ricerche / Canova, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Ernest de GANAY, Entre bibliothèque et jardin, textes réunis et présentés par Monique MOSSER et Josiane SARTRE, inventaire du fonds d'archives par Richard CEMÉ, Besançon-Paris, Les Éditions de l'Imprimeur / Les Arts décoratifs, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.371-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vendée côté jardin : promenade au cœur d'un patrimoine, sous la direction de Cécile LATASTE et Jean-Pierre REMAUD, Paris, Somogy / Conseil général de Vendée, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164 (4), pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux scéniques et chorégraphie du parcours : les jardins de Versailles et la danse sous Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, p. 82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Eugenio BATTISTI, Iconologia ed ecologia del giardino e del paesaggio, éd. Giuseppa SACCARO DEL BUFFA, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.366-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel CONAN, Essais de poétique des jardins, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Tracy L. EHRLICH, Landscape and Identity in Early Modern Rome. Villa Culture at Frascati in the Borghese Era, Cambridge University Press, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques paradoxes de l'art des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nouvelle Série, n° 18, p. IV (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sommes-nous fous des jardins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, 42 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7 (2e trimestre 2005), dossier "Paris en scènes", non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antoine-Joseph DEZALLIER D'ARGENVILLE, La Théorie et la Pratique du jardinage, préface et postface de Sabine CARTUYVELS, Arles et Versailles, Actes Sud / École nationale supérieure du paysage, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage dans la civilisation des villas italiennes : identité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Polia, Revue de l'art des jardins, n° 1, printemps 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annie ANTOINE, Le Paysage de l'historien. Archéologie des bocages de l'Ouest de la France à l'époque moderne, Rennes, Presses Universitaires de Rennes, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.267-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dianne HARRIS, The Nature of Authority. Villa Culture, Landscape and Representation in Eighteenth-Century Lombardy, University Park, PA, The Pennsylvania State University Press, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Courances, sous la direction de Valentine de Ganay et Laurent Le Bon, Paris, Flammarion, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Le Jardin et la nature. Ordre et variété dans la littérature de la Renaissance, Genève, Librairie Droz, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.232-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans l'Italie de la Renaissance. La puissance et la gloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 222, Dossier "4000 ans de jardins", pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 'Songe de Poliphile' à la Grande Grotte de Boboli : la dualité dramatique du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eredità di Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kalós : arte in Sicilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XVI (1), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberta CAMPITELLI, Villa Borghese. Da giardino del principe a parco dei Romani, Rome, Istituto Poligrafico e Zecca dello Stato, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : « La nature l'avait créé peintre ». Pierre-Henri de Valenciennes 1750-1819, Catalogue de l'exposition de Toulouse, Musée Paul-Dupuy, 19 mars–30 juin 2003, sous la direction de Jean Penent et Luigi Gallo, Toulouse et Paris, Musée Paul-Dupuy / Somogy éditions d'art, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Elizabeth Barlow ROGERS, Landscape Design : A Cultural and Architectural History, New York, Harry N. Abrams, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard SABATIER, Versailles ou la figure du roi, Paris, Albin Michel, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.390-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Histoires de jardins. Lieux et imaginaire, sous la direction de Jackie PIGEAUD et Jean-Paul BARBE, Paris, Presses Universitaires de France, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.400-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vincent MAROTEAUX, Versailles : le Roi et son Domaine, Paris et Versailles, Picard / Château de Versailles, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Jardins de Versailles, photographies de Jean-Baptiste LEROUX, Arles et Versailles, Actes Sud / Motta / Château de Versailles / École nationale supérieure du paysage, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Patricia BOUCHENOT-DÉCHIN, Henry Dupuis, jardinier de Louis XIV, Paris et Versailles, Perrin / Château de Versailles, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dominique GARRIGUES, Jardins et jardiniers de Versailles au Grand Siècle, Seyssel, Champ Vallon, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.393-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de (dé)montrer les jardins de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.389-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le Musée des jardins, traduit de l'anglais par Françoise GAILLARD, Paris, Phaidon, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pierre ARIZZOLI-CLÉMENTEL, Les Jardins de Le Nôtre à Versailles. Plans de Jean Chafourier, Paris, Alain de Gourcuff, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.186-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Daniel RABREAU, Claude-Nicolas Ledoux (1736-1806). L'architecture et les fastes du temps, Paris, William Blake & Co. / Art & Arts, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), philosophe militant du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Brent ELLIOTT, Flora : une histoire illustrée des fleurs de jardin, Lausanne et Paris, Delachaux et Niestlé, 2001 (édition anglaise 2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.190-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Des Jardins, sous la direction de Monique MOSSER, numéro spécial de la Revue de l'Art, n° 129, 2000-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Architecture, jardin, paysage. L'environnement du château et de la villa aux XVe et XVIe siècles. Actes du colloque tenu à Tours du 1er au 4 juin 1992, études réunies par Jean GUILLAUME, Paris, Picard, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (4), pp.350-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture des mots : de la feuille à la page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Les Jardins qui sentent le sauvage. Ronsard et la poétique du paysage, Genève, Droz, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de la Renaissance : les vertus de la verdure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marie-Hélène BÉNETIÈRE, Jardin : vocabulaire typologique et technique, Paris, Centre des monuments nationaux / Éditions du patrimoine, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La Legislazione medicea sull'ambiente, sous la direction de Giovanni CASCIO PRATILI et Luigi ZANGHERI, Florence, Leo S. Olschki Editore, 4 vol., 1994-1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Margherita AZZI VISENTINI (éd.), L'arte dei giardini. Scritti teorici e pratici dal XIV al XIX secolo, Milan, Edizioni Il Polifilo, 2 vol., 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Philippe MOREL, Les Grottes maniéristes en Italie au XVIe siècle. Théâtre et alchimie de la nature, Paris, Macula, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.182-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Paesaggio e paesaggi veneti, sous la direction de Giuliana BALDAN ZENONI-POLITEO, Milan, Edizioni Angelo Guerini e Associati, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image à l'imaginaire : notes sur la figuration du jardin sous le règne de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, LII, 4 (209), p. 671-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Grazia GOBBI SICA, La Villa fiorentina. Elementi storici e critici per una lettura, Florence, Alinea Editrice, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, la montagne et la grotte : Pratolino et la poétique pastorale du paysage à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (2), pp.785-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard MABILLE, Louis BENECH, Stéphane CASTELLUCCIO, Vues des jardins de Marly. Le roi jardinier, Paris, Alain de Gourcuff, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)écrire le paysage : un éloge du lac de Garde au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jardins des Médicis. Jardins des palais et des villas dans la Toscane du Quattrocento, sous la direction de Cristina ACIDINI LUCHINAT, trad. fr., Arles, Actes Sud, 1997 (éd. originale 1996).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcello FAGIOLO et Maria Adriana GIUSTI, Lo Specchio del Paradiso. L'immagine del giardino dall'Antico al Novecento, Milan, Silvana Editoriale, 1996.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du paysage et 'villeggiatura' dans l'Italie du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19-20, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Il Giardino delle Muse. Arti e artifici nel barocco europeo. Atti del IV Colloquio Internazionale, Pietrasanta, 8-10 settembre 1993, sous la direction de Maria Adriana GIUSTI et Alessandro TAGLIOLINI, Florence, Edifir, coll. « Giardini, città, territorio » (n° 9), 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113 (3), pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des jardins ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je jardine, donc je suis”, ou de la pulsion hortésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Passion jardinière », un langage partagé : retour sur le(s) sens et le(s) rôle(s) du jardin dans la société,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Roi Baudoin, Oct 2025, Freÿr, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Breve storia della storia dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come progetto. Conferenza inaugurale e presentazione del progetto formativo « Oltre il giardino »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola nazionale del patrimonio e delle attività culturali, Apr 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“l bei fiori pellegrini et nostrali” : phytodiversité du jardin à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Renaissance, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, La Vierge aux rochers, vers 1506-1508, huile sur bois, 189,5 × 120 cm, Londres, The National Gallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l’intimité des œuvres avec Nadeije Laneyrie-Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure; Institut national d’histoire de l’art, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singolarità di Assunto vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto. Giornata in difesa della città e del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia di Belle Arti di Urbino; Università degli studi di Urbino Carlo Bo, Nov 2024, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques du vivant : jardin et biodiversité à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, savoir et politique. Les jardins à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Prattica e storia dei giardini nel mondo : quale futuro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio Italia. I giardini storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Architettura del Paesaggio,, Nov 2024, Maser, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the drive for gardening as an essential dimension of the human being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Disciplines in Function of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE; CICOP Foundation; CajaCanarias Foundation; University La Laguna; University Las Palmas de Gran Canaria, Jul 2024, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le intermitenze della memoria e il farsi del 'genius loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare i tempi del giardino. Conserazione attiva dei parchi storici, invenzione dei paesaggi del contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fattoria di Celle, Oct 2024, Santomato di Pistoia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission royale des Monuments, Sites et Fouilles de Wallonie, Oct 2023, Rochefort, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir dans les jardins historiques, leçons et défis, journées d’étude autour des 30 ans du Master « Jardins historiques, patrimoine, paysage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Versailles, Oct 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme cristallisation du paysage : un parcours du Néolithique à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage, entre matière et esprit, culture matérielle et culture immatérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Cultures visuelles et matérielles », Laboratoires CECILLE &amp; IRHiS, Université de Lille; Centre André-Chastel, Jun 2023, Lille &amp; Louvre-Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s) de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de paysage, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter, XVe Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon du dessin, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La natura ama nascondersi” : giardino e antico nell’opera di Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino degli Dei. Il paradigma antico nelle arti della villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Autonomo Villa Adriana a e Villa d’Este, Apr 2022, Tivoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins : un patrimoine entre nature et culture (animation de table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Musées face à la crise écologique. 6e édition de l’Argument de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées métropolitains Rouen Normandie; Institut national d’histoire de l’art,, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme archéologique dans l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie : champs, espoirs et limites. De ses usages dans les jardins de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale des affaires culturelles de PACA; Association des parcs et jardins de PACA, Sep 2022, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En toute faveur de nature” : Montaigne et les jardins italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different energies : the garden project for the nuclear plant of Cattenom designed by Pascal Cribier (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivating energies : in pursuit of a new ectopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE, Oct 2021, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie libertaire contre les gaspillages de la société de consommation : le cas des jardins du Marais à Hoscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe ? Sur l’usage et le gaspillage de notre environement construit / Luxury ? The (Mis-)Use of our Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Genève, Nov 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins entre nature et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéfeuille - « Villes vertes, villes d’avenir ! » Remettre la nature au cœur des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Cinéfeuille, Oct 2021, Labruguière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel et les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tant pour le profit que pour le plaisir : Renaissance et jardins 1400-1600</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jourdheuil, May 2019, Ecouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Per esser l’acqua l’anima delle ville e dei giardini” : Imaginaire corporel et anthropologie sensorielle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors botaniques de la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes, plaisirs, passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daphné Charles, May 2019, La Roche-Guyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins et mélancolie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Jun 2017, Caen, France. https://www.unicaen.fr/mrsh/hce/index.php_id_1468.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nice, découverte touristique et artistique. Apologie de la nature à partir du XVIIIe siècle », conférence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des rencontres du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai giochi principeschi ai parchi di divertimento (XVI-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come gioco : percorsi ludici nel tempo e nello spazio. XXVII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo Giardino Storico; Université de Padoue, May 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite anthropologie sino-européenne des relations jardinières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés. Atelier de recherche avec Philippe Descola, séminaire organisé dans le cadre du thème 6 Images, dispositifs, lieux : questions épistémologiques, herméneutiques et anthropologiques du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection, préservation, conservation : acteurs, concepts et débats dans les mouvements de patrimonialisation du paysage en Europe et aux États-Unis, du XIXe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en paradoxes, journée d’étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l’Université Paris 1 Panthéon-Sorbonne et l’École nationale supérieure d’architecture de Versailles et le Master 2 « Théories et démarches du projet de paysage » de l’École nationale supérieure de paysage de Versailles-Marseille, sous la direction de Stéphanie DE COURTOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université Paris 1 Panthéon-Sorbonne; École nationale supérieure d’architecture de Versailles; École nationale supérieure de paysage de Versailles-Marseille, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letture sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome La Sapienza, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques topiques dans l’imaginaire des grottes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville e Giardini medicei in Toscana nella Lista del Patrimonio Mondiale. La loro influenza nel campo dell’architettura e dell’arte dei giardini, colloque international organisé par l’International Scientific Committee on Cultural Landscapes, avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, sous la direction de Luigi ZANGHERI, Florence, Accademia delle Arti del Disegno, 8 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Committee on Cultural Landscapes; avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, Nov 2014, Florence, Italie. p. 13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01082010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humus. Une danse pour jardin infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins : la transition écologique de l’art, journée d’étude organisée par l’université Paris 8 Vincennes-Saint-Denis et le Labex Arts-H2H, en lien avec l’exposition Jardins infinis : de Giverny à l’Amazonie, sous la direction de Makis SALOMOS, Metz, centre Pompidou-Metz, 1er juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8 Vincennes-Saint-Denis; Labex Arts-H2H; Centre Pompidou-Metz, Jul 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendersi cura : giardino, vita activa, saggezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2014, Treviso, Italy. p. 15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par amour des plantes : petite anthropologie sino-européenne de la jardinomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières, colloque international organisé par l’Auditorium du Louvre, dans le cadre de la programmation « Histoire et culture des jardins » et de la « Saison XVIIIe au Louvre », avec le soutien du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre; Centre André Chastel, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de patrimonialisation du paysage en Europe et aux États-Unis : concepts, débats et acteurs entre XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sites : un patrimoine paysager, séminaire organisé par la Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France, l’École nationale supérieure d’architecture de Versailles et l’Institut national du patrimoine, sous la direction de Georges FARHAT et Joëlle WEILL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France; École nationale supérieure d’architecture de Versailles; Institut national du patrimoine, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura : introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e conflitto. Esperienze e luoghi di frontiera. Giornate internazionali di studio sul paesaggio, undicesima edizione, colloque international sous la direction de Giuseppe BARBERA, Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2015, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Varias ibi obambulantium species” : sur la fortune d'un motif antique dans la peinture de paysage à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regardeurs, flâneurs et voyageurs dans la peinture, colloque international organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction d'Anne-Laure IMBERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme transfiguration paysagère en Occident à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches anthropologiques du paysage, séminaire de la chaire d'Anthropologie de la nature du Collège de France / Figurer le monde : jardins et paysages, séminaire de recherche en ethnologie et anthropologie sociale de l'École des hautes études en sciences sociales, sous la direction de Philippe Descola, Paris, Collège de France, 3 avril 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous du LabEx EHNE, séminaire du LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, sous la direction d’Éric Bussière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acqua e l'immaginario sensibile nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acqua nel giardino e nel paesaggio : dalla creazione della bellezza alla necessità del governo. XXIV Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 8 mai 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps long des plantes au temps court de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fuzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Célérité des feuilles. Les Rencontres botaniques de Varengeville, Troisième session, journées d’étude organisées par Pascal CRIBIER, Marc JEANSON, Hervé BRUNON et Monique MOSSER, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer, du Conservatoire du littoral et de l'École nationale supérieure de la nature et du paysage de Blois, Varengeville-sur-Mer, 14-15 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescer au monde : jardin et sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et spiritualité. 9e journée départementale sur les jardins, journée d'étude organisée par le Conseil général du Val-d'Oise, sous la direction de Michel JOURDHEUIL, Asnières-sur-Oise, Abbaye de Royaumont, 15 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Asnières-sur-Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la steppe exulte et fleurisse&amp;quot; : sagesse et jardin en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Question du sens dans les jardins et le paysage, journée d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Stéphanie de COURTOIS, Versailles, 30 janvier 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin : jardin, vita activa, sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Treviso, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette végétale au concert jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vent dans les cultivars. Les Rencontres botaniques de Varengeville, Deuxième session, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction d'Hervé BRUNON, Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 20-21 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l'éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, fête, installation, danse, conférence conclusive du cycle André Le Nôtre : de l'héritage à l'action, organisé par l'École nationale supérieure de paysage Versailles Marseille, sous la direction de Vincent PIVETEAU, Chiara SANTINI et Michel AUDOUY, Paris, Cité de l'architecture et du patrimoine, 18 décembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques et représentations paysagères en histoire de l'art : recherches récentes sur l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chilhac, France. p. 383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le paysage et son histoire : quelques repères, quelques défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo studio e la cura dei luoghi : confrontare idee e strumenti. Giornate internazionali di studio sul paesaggio, nona edizione, dedicate a Francesco Franceschini (1908-1987), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : pratiques spatiales et sociales d'André Le Nôtre à nos jours, colloque international organisé par l'Auditorium du Louvre, dans le cadre de la programmation " Histoire et culture des jardins " et des célébrations du 400e anniversaire de la naissance d'André Le Nôtre, sous la direction d'Hervé BRUNON, Paris, 25 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et connaissance des jardins : nouvelles méthodes, nouveaux questionnements, séminaire de formation permanente organisé par l'Institut national du patrimoine, sous la direction d'Hervé BRUNON et Monique MOSSER, Paris et Chantilly, 3-5 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris et Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de la nature et savoirs de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et environnement : savoirs et enjeux, colloque organisé par le Pôle de recherche et d'enseignement supérieur Sorbonne Universités, dans le cadre du programme Convergence de l'Idex SUPER, avec le soutien de la Mission pour l'interdisciplinarité du CNRS, sous la direction de Luc ABBADIE, Sylvain BRIENS, Denis COUVET, Richard DUMEZ, Laurence EYMARD et Delphine GRAMOND, Paris, université Pierre-et-Marie-Curie, 9 octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une poétique de la grotte dans l'imaginaire des jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre André Chastel, cycle de rencontres scientifiques organisé par le Centre André Chastel : laboratoire de recherche en histoire de l'art, sous la direction de Jérémie KOERING et Emmanuel LURIN, Paris, 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour au contrat naturel : richesse des milieux, rareté des ressources, 3e Entretiens de la Cité, organisés par l'association Doc Forum, sous la direction de Michel Serres, avec la collaboration d'Éric Guillot, Lyon, Cité internationale, palais des Congrès, 17 novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaggiare in mondi altri : sulla poetica delle grotte nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi del viaggiatore, paesaggi del turista : come cambiano i luoghi e gli sguardi. XXII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 10 mai 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des écorces décoratives dans la conception des jardins : premiers repères pour une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel pays sous les écorces ? Les Rencontres botaniques de Varengeville, Session inaugurale, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction de Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 29-30 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere in questo giardino&amp;quot; : l'utopia concreta di Annick Bertrand e Yves Gillen nei Jardins du Marais (Hoscas, Herbignac, Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturale inclinazione : incontri pubblici dedicati al pensare e al fare giardino nel mondo contemporaneo, cycle organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Simonetta ZANON, Trévise, 19 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de grottes dans les jardins européens ou de la topothésie à l'hypertopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la recherche, journées d'études organisées par la chaire d'Histoire de l'art européen médiéval et moderne du Collège de France, sous la direction de Roland RECHT, Paris, Collège de France, 9 et 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde, du mythe édénique aux défis planétaires, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON, Paris, 5 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : &amp;quot;Les vrais paradis sont les paradis qu'on a perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation et la restauration des jardins historiques, colloque international organisé par l'Institut national du patrimoine, en partenariat avec le Centre de recherche du château de Versailles et avec le soutien de la Direction générale des patrimoine, ministère de la Culture et de la Communication, sous la direction de Mathieu DA VINHA, Monique MOSSER et Gennaro TOSCANO, Paris, 6-7 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacral en Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage sacré et exégèse visuelle du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. p. 283-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir l'ombre &amp;quot;pour rendre ces lieux d'autant plus bizarres&amp;quot; : paysages de grottes dans les jardins (XVIe- XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin : transferts artistiques de l'Antiquité à nos jours, colloque international organisé par l'Académie de France à Rome, avec le soutien de l'Université Paris-Sorbonne et du Centre André Chastel (UMR8150), sous la direction d'Hervé BRUNON et Denis RIBOUILLAULT, Rome, 17-19 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pas sur l'itinéraire d'un jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Garden as Mesocosm : Representations of the World and Concepts of Planting Design, from the Renaissance to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Department of Landscape Architecture de Harvard University, Graduate School of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cambridge (Mass.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches &amp;quot;culturalistes&amp;quot; du paysage : repères théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 18 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifier l'énigme de l'expérience humaine : métamorphoses du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des jardins en France : laboratoires contemporains pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Máster en Jardinería y Paisajismo de l'Universidad Politécnica de Madrid, Escuela Técnica Superior de Ingenieros Agrónomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme &amp;quot;mésocosme&amp;quot; : représentations de la nature et du monde de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la nature : du paysage au développement durable, séminaire du Collège des Humanités, sous la direction de Michael JAKOB, École Polytechnique Fédérale de Lausanne (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins contemporains comme laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins du XXe siècle, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Georges FARHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et paysages. Rencontres départementales du patrimoine, Journées Jean Hubert 2007, organisées par la Direction des archives, du patrimoine et des musées départementaux, Conseil général de Seine-et-Marne, sous la direction d'Isabelle RAMBAUD, Bussy-saint-Martin, 29-30 novembre, 1er décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bussy-saint-Martin, France. p. 173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus secretus' : topique et topophilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrarca e i suoi luoghi. Giornate di studio dedicate a Eugenio Battisti (1924-1989), colloque organisé par la Fondazione Benetton Studi Ricerche, Arquà-Trévise (Italie), 4-5 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Arquà-Trévise, Italie. p. 41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti sull'immaginario paesaggistico nei giardini italiani del XVI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Sacro Bosco a Bomarzo : Convegno Internazionale di Studi, Bomarzo, 13-16 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bomarzo, Italy. p. 192-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi 1990-2008, séminaire organisé par la Fondazione Benetton Studi Ricerche pour la XXe édition du Premio Internazionale Carlo Scarpa per il Giardino, sous la direction de Domenico LUCIANI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du paysage : observations sur quelques approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme collection de sculpture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme collection de sculpture : musées à ciel ouvert de l'Antiquité à nos jours, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et méthodes de l'histoire des jardins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A 25 anni dalle Carte di Firenze : esperienze e prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cinisello Balsamo, Italie. p. 11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils conceptuels et théoriques pour penser le paysage selon l'esthétique “totalisante” de Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches “culturalistes” du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 7 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du labyrinthe comme figure de l'expérience humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins, symbolique et sens, journée d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacré. Réflexions à propos de l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage : méthodologie, approches sensibles et analyse critique, journées d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 3-4 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la littérature au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delizie in Villa : il giardino rinascimentale e i suoi committenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ferrare, Italie. p. 5-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme labyrinthique dans l'histoire des jardins. Exemples italiens aux XVe et XVIe siècles, ou du “cosmogramme” au “mésocosme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Permanence et métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p. 69-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eau et les Jardins en Anjou : imaginaire, paysage et savoir-faire, colloque organisé par le Conseil général de Maine-et-Loire, Mission Parcs et jardins, sous la direction d'Isabelle LEVÊQUE, Angers, 22 et 23 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Perchè ciò che quella casa vedeva era loro” : le paysage comme patrimoine matériel et symbolique en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Miroir et l'espace du prince dans l'art de la Renaissance, séminaire de recherche en Master 2, organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, INHA, 20 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme laboratoire : l' “agriculture expérimentale” des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter à la Renaissance, journée d'études organisée par le Centre d'études supérieures de la Renaissance (UMR6576), sous la direction de Maurice BROCK, Amélie BERNAZZANI et Anna LITTLE, Tours, CESR, 6 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitalità del giardino contemporaneo in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi : la transformazione del mondo umano, séminaire du Dipartimento di Architettura e Pianificazione, Politecnico di Milano, sous la direction de Massimo Venturi Ferriolo, Milan (Italie), 7 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de la Renaissance en France : état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors profanes de la Renaissance française. Nouvelles hypothèses : Journée d'étude organisée par le Centre d'Histoire de l'Art de la Renaissance, Université de Paris-I Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, 19 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.non déterminé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboliques d'une structure archétypale, ou les avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, symbolique et sens, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 6-7 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et enjeux de l'eau dans les jardins et les paysages, séminaire thématique organisé par l'École nationale supérieure d'Architecture de Versailles, l'Université de Paris-I Panthéon Sorbonne et le CNRS (Centre André Chastel - UMR 8150), Master 2 « Jardins historiques, Patrimoine, Paysage », sous la direction de Monique Mosser, Versailles et Paris (INHA), 12-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique culturelle du paysage : approches esthétiques et historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'Architecture de Versailles, sous la direction de Georges Farhat, Versailles, 11 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du 'Poliphile' dans les jardins italiens du XVIe siècle : tentative de mise au point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception européenne du 'Songe de Poliphile' : littérature, jardin et architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Mulhouse-Einsielden, Suisse. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse et l'organisation du paysage dans la Toscane des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. p. 219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte abrégé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les limites : l'architecture à travers l'espace, le temps et les disciplines / Changing boundaries : Architectural History in transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. http://www.inha.fr/colloques/document.php?id=1479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il paesaggio come patrimonio nel Rinascimento : identità e rappresentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi e patrimonio : natura, arte, società. XVII Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 10 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon du jardin aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins d'aujourd'hui : commande, projet, réalisation, séminaire organisé par le Ministère de la culture et de la communication, Direction de l'architecture et du patrimoine, sous la direction de Joëlle Weill, Paris, 26-27 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui fonde l'aménité du jardin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques jardinières et aménités, journée d'études à l'École Nationale Supérieure du Paysage, sous la direction de Mongi Hammami, Versailles, 3 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents ou monuments ? Les textes littéraires dans la panoplie méthodologique des histoires du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du paysage : poétiques, rhétoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortune du “jardin moderne” en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardines en el tiempo de las vanguardias, colloque international organisé par la Fundación Rodríguez-Acosta, le Centro de Formación Continua de l'Université de Grenade et le Carmen de la Victoria, avec la collaboration de la Fundación Euroárabe et du Master « Paisajismo, Jardinería y Espacio Público » de l'Université de Grenade, sous la direction de Manuel Casares Porcel et José Tito Rojo, Grenade (Espagne), 13-15 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars naturans', ou l'immanence du principe : l'automate et la poétique de l'illusion au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maulnes und der Manierismus in Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-la-Chapelle, Allemagne. pp.275-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu et le sacré : note à propos de l'œuvre de Philippe Jaccottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il sacro e il luogo, journées d'étude organisées par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 3-4 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'invention du paysage à la Renaissance : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Cercle des études hortésiennes, séminaire de recherche sur l'art des jardins, organisé par le Centre André Chastel (UMR 8150), sous la direction d'Hervé Brunon et Monique Mosser, Paris, INHA, 4 janvier 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia : sperimentazioni / esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire de la Scuola di Dottorato in progettazione della città del territorio e del paesaggio, Università degli Studi di Firenze, Dipartimento di Urbanistica e Pianificazione del Teritorio, Florence (Italie), 12 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento. La dialettica moderno/antico nel giardino e nel paesaggio. XVI Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 11 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme réduction physique et symbolique du territoire dans l'Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question d'échelle dans les arts à la Renaissance, journée d'étude organisée par le Centre d'Études Supérieures de la Renaissance (UMR 6576), sous la direction de Marion Boudon-Machuel, Pascale Charron et Maurice Brock, Tours, CESR, 10 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le tumulte du monde : peinture et météorologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la Renaissance entre science et magie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia dei giardini in Francia : lo stato delle ricerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giardini storici in Europa. Lo stato dell'arte, séminaire organisé par l'Università Internazionale dell'arte, l'Institut Européen des Itinéraires Culturels, le Ministère de la Culture de Lituanie et la Fondazione Parchi Monumentali Bardini Peyron, sous la direction de Michel Thomas Penette et Mariachiara Pozzana, Florence (Italie), 6-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et jardin en abyme : 'topia' et 'ars topiaria' dans la culture de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture antique (XVe-XIXe siècles), séminaire de Master 2 de recherche d'histoire de l'art moderne et contemporain, sous la direction de Sylvie Deswarte-Rosa, Lyon, 13 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ce beau désordre que nous offre la nature agreste” : Valenciennes théoricien des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.109-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité bibliographique des jardins d'André Le Nôtre : observations sur l'état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autour d'André Le Nôtre" : Groupe de recherche sur l'histoire de l'art des jardins dans l'Europe moderne, Paris, INHA, 31 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalle “fiere non rapaci” ai “fruttiferi e pomati arbori” : Villa Lante a Bagnaia e l'evoluzione del barco nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoditas' et 'voluptas' : architecture et paysage dans l'Europe de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions à l'échelle européenne, séminaire « Jardins et Paysages », Programme 2004-2005, École Normale Supérieure, Département Passerelle des Arts, Paris, ENS, 15 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651) : profil d'une carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Salomon de Caus", séminaire de l'Ecole des Hautes Etudes en Sciences Sociales, sous la direction de Patricia Falguières et Georges Farhat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique, séminaire organisé par l'Institut National du Patrimoine, sous la direction de Joëlle Weill, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut poesis hortus&amp;quot; : l'imaginaire littéraire dans les jardins italiens du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars est celare artem&amp;quot; : technique et pouvoir dans les jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et politique au Moyen Âge et à l'époque moderne : séminaire de recherche, Conservatoire national des Arts et Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique. Séminaire organisé par l'Institut National du Patrimoine, coordonné par Joëlle Weill, chef du Bureau des jardins et du patrimoine paysager, DAPA, Ministère de la Culture et de la Communication, Direction de l'architecture et du patrimoine, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysos, Silène, Priape et Pan : les 'satyrica signa' dans les jardins de l'Antiquité aux Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysos/Bacchus à la Renaissance, séminaire de recherche, Université de Paris-I Panthéon-Sorbonne, Centre d'Histoire de l'Art de la Renaissance, sous la direction de Philippe Morel, Paris, INHA, 23 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de pente à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Composition et techniques, séminaire organisé par l'Institut National du Patrimoine, Andé, 13-17 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Andé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), dieci anni dopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino, nel nostro tempo, nel nostro mondo, colloque organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 6-7 février 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements des eaux de l'Univers' : Pratolino, jardin météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, jardins, théâtre et fêtes du XVIe au XVIIIe siècle. Les métamorphoses et les éléments de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bordeaux, France. pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de Sicile décrits par les voyageurs français et britanniques aux XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : réalités, représentations, mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Lô, France. pp.173-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie du jardin, esthétique du paysage et éthique de la contemplation chez Rosario Assunto (1915-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Jardin et sens". Journées d'étude organisées par le DESS "Jardins historiques, patrimoine, paysage" de l'Université de Paris-I et l'Ecole d'Architecture de Versailles, les 16-17 décembre 2004, sous la direction de Monique Mosser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Utilitas et voluptas” : le arti e lo spazio nell'Europa del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi a Nord Ovest. Temi, luoghi, figure dello spazio europeo. XIV Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry as Philosophy, Philosophy as Poetry : The Contribution of Rosario Assunto (1915-1994) to Landscape Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Dumbarton Oaks Research Library and Collection, Washington (États-Unis), 12 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradossale assenza di Assunto nella teoria francese del paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto e le estetiche del Novecento. Convegno nazionale di studi, organisé par l'Istituto di studi storici europei, sous la direction de Francesco Mercadante, Rome (Italie), 24-25 janvier 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia come filosofia, filosofia come poesia : tradurre Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Harvard University Center for Italian Renaissance Studies, Florence (Italie), 26 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Castello a Pratolino : Buontalenti e l'eredità del Tribolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niccolò Pericoli detto il Tribolo tra arte, architettura e paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Poggio a Caiano, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie du singe: sur l'art d'imiter la nature au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles entre les arts. I-L'imitation, journée d'étude organisée par l'Académie de France à Rome, sous la direction d'Olivier Bonfait, Rome (Italie), 3 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artifice animé : sur l'esthétique maniériste de l'automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artifici d'acque e giardini. La cultura delle grotte e dei ninfei in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Florence-Lucques, Italie. pp.164-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnificenza e meraviglia nella Firenze del secondo Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luci e ombre nei parchi e nei giardini come luogo di spettacolo, colloque international organisé par le Centro Attività Musciali e Teatrali – Autunno Musicale de Côme et l'Institut Européen des Itinéraires Culturels (Conseil de l'Europe), sous la direction d'Italo Gómez et Michel Thomas-Penette, Côme (Italie), 8-10 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de l'âme : émotions et poétique du jardin maniériste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe II : el Rey íntimo. Jardín y Naturaleza en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aranjuez, Espagne. pp.103-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scena del giardino francese : il gran teatro regio di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Giardini lucchesi e l'Europa, journée d'étude organisée par l'Associazione delle Ville e dei Palazzi Lucchesi, sous la direction de Maria Adriana Giusti, Lucques (Italie), 24 mai 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lucques, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Attention au monde : Paysages gravés du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions 1:1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2022, 979-10-97193-05-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serena Monachesi (traduction du français en italien). </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2017, 978-88-6548-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes, numéro thématique de la revue Les Carnets du paysage, 26 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Ecole nationale supérieure de paysage, 240 p., 2014, 978-2-330-02890-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Editions Hazan, 400 p., 2014, 9782754104890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Seuil, 128 p., 2014, 978-2-02-108157-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux [2e édition, revue et mise à jour]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Nouvelles Éditions Scala, pp.128, 2011, Sentiers d'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du jardin du début du XXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Centre national de la documentation pédagogique, 80 p., 2011, "Baccalauréat arts plastiques" (SCEREN CNDP-CRDP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, 356 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Éditions Scala, pp.128, 2006, Tableaux choisis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éléments et les métamorphoses de la nature. Imaginaire et symbolique des arts dans la culture européenne du XVIe au XVIIIe siècle : Actes du colloque international de Bordeaux, 17-21 septembre 1997, sous la direction d'Hervé Brunon, Monique Mosser et Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, Monique Mosser et Daniel Rabreau, dir. Bordeaux / Paris, William Blake &amp; Co, Art &amp; Arts / Université de Paris-I Panthéon-Sorbonne, 416 p. ; 193 fig. en noir et blanc et XI pl. en couleur hors texte, 2004, Annales du Centre Ledoux, t. IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto : Retour au jardin. Essais pour une philosophie de la nature, 1976-1987. Textes réunis, traduits de l'italien et présentés par Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris et Besançon, Les Éditions de l'Imprimeur, pp.205, 2003, Jardins et Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. Paris, Editions Autrement, pp.295, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses : jardins en chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les co-paysagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage est un projet, II, Dessiner l’étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.184-193, 2025, 9791037040701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Voyant le soleil et les astres à travers l’eau” : note sur la poétique de la Grande Grotte de Boboli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amelio Fara; Piera Giovanna Tordella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernardo Buontalenti, 1523-1608. Disegno, architettura e teatro. Atti del convegno internazionale interdisciplinare di studi, Accademia Toscana di Scienze e Lettere “La Colombaria”, 23-24 novembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, p. 259-274, 2025, 978 88 222 6978 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Burattoni e il 'Genius Loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Venturi Ferriolo; Gianni Burattoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un estetica di progetto. Visioni del paradiso per un’arte del sogno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FrancoAngeli, pp.203-206, 2024, Il Paesaggio, 978-88-351-6349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Profond est le puits du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Estaquet-Legrand; Jean-Jacques Terrin; Gautier Verbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes souterrains. 20 000 lieux sous la terre [Catalogue de l’exposition du Louvre-Lens, 27 mars-22 juillet 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Lens; Lienart Éditions, pp.12-15, 2024, 978-2-36838-082-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur &amp;quot;L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cercles francophones d’Histoire et d’Archéologie de Belgique, p. 19-26, 2024, Belisama, 978-2-8052-1010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renouvellements de l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonfait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage; Comité français d'histoire de l'art, pp.310-319, 2024, 978-2-84742-519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Mosser; Cordélia Hattori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter. Quinzièmes Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d’événements culturels; Éditions de l’échelle, pp.133-142, 2023, 978-2-9562798-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écriture paysagère sobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Lavandier; Juliette Guépratte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvre-Lens : architecture-paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens; LIENART éditions, p. 106-137, 2023, 978-2-36838-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da 'Homo sylvestris' a 'Homo domesticus': contributo per una storia profonda dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Lorenza Gasparella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare la selva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-27, 2023, Sylva, 9791222304946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04343132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins du pouvoir dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul MIRONNEAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare [Catalogue de l’exposition de Pau, Musée national du château de Pau, 25 novembre 2023-25 février 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées nationaux - Grand Palais, p. 36-41, 2023, 978-2-7118-7990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04273019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets of the humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil as a landscape. Nature, crossings and immersions, new topographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche/Antigua, p. 9-19, 2022, 978-88-8435-342-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la fontaine de l’Apennin à Pratolino, vers 1652-1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Cousinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Attention au monde. Paysages gravés du XVIIe siècle [Catalogue de l’exposition de Rouen, Maison de l’Université de Rouen Normandie, 29 septembre-4 novembre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions 1 :1 (ars); Maison de l’Université Rouen Normandie, p. 37-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intimo dell’humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suolo come paesaggio. Nature, attraversamenti e immersioni, nuove topografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche; Antigua, p. 9-19, 2022, 978-88-8435-341-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire profonde des pratiques florales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice reine des fleurs [Catalogue de l’exposition de Nice, musée Masséna, 10 juin-9 octobre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice/Lienart, p. 30-37, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l’éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Santini; Michel Audouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages : l’héritage de Le Nôtre [Actes du cycle de conférences organisé par l’École nationale supérieure de paysage Versailles Marseille, 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud; Ecole nationale supérieure de paysage, p. 249-261, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia ecologista, elementi di riflessione a partire dalla Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I giardini di tè di Dazhangshan. Premio Internazionale per il Giardino Carlo Scarpa 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la mort me trouve plantant mes choux...&amp;quot; : Montaigne e l'Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Cornaglia; Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio nei Giardini d'Europa. Da Le Notre a Henry James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Venaria Reale, p. 34-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ecological History. Reflections inspired by China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tea Gardens of Dazhangshan. International Carlo Carpa Prize for Gardens 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, 978-88-8435-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rispettose amicizie : per un'archeologia delle relazioni giardiniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Martella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anima in giardino. Arti e poetiche del 'genius loci'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-94, 2018, Habitus, 9788865482339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des simulacres : humains et non-humains dans les vues de Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cotelle, 1646-1708 : des jardins et des dieux [Catalogue de l’exposition de Trianon, juin-septembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Château de Versailles, p. 80-83, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime de l'humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, p. 52-59, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Claus, Le Vieux Jardinier, 1885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 84, p. 154, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Brueghel le Jeune, Allégorie du printemps, début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 79, p. 153, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Pratolino, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 166, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Castello, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 165, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jardins de papier, ou donner forme au désirable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Barrier; Claire Ollagnier; Josiane Sartre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts réunis. Études offertes à Daniel Rabreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Latines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-319, 2016, 9782723381826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura hortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon; Denis RIbouillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin [Actes du colloque international organisé par l’Académie de France à Rome, avec le soutien de l’Université Paris-Sorbonne et du Centre André Chastel (UMR 8150), Rome, 17-19 mars 2011]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Solschki, p. 1-26, 2016, Giardini e Paesaggio, 978882226424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse by a “wild” apple tree, or the capacity to act of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wild Apple Forests of the Tien Shan. The XXVII International Carlo Scarpa Prize for Gardens, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788899567062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso di un melo “selvatico”, o la capacità di agire delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le foreste dei meli selvatici del Tien Shan. Premio Internazionale Carlo Scarpa per il Giardino, XXVII edizione, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788897784951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezzioni di amicizzia / Leçons d’amitiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Morbiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruppo Giardino Storico dell’Università di Padova. Quaderno di venticinque anni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cleup (Coop. Libraria Editrice Università di Padova), p. 94-95, 2015, 978-88-6787-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As if by enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : rêvolutions [Catalogue de l’exposition de Venise, Pavillon français de la 56e exposition internationale d'arts visuels-La Biennale di Venezia 2015], sous la direction d’Emma LAVIGNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Analogues / Institut français, pp.6-27, 2015, 978-2-35864-066-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du retrait à l’espacement du sujet : peinture, paysage, monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Roch Bouiller; Laurence Madeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« J’aime les panoramas ». S’approprier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; musée d’Art et d’Histoire de Genève; Mucem, p. 187-194, 2015, 978-2081363304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Éden à l’habitacle : quelques grottes dans l’imaginaire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Festa delle arti. Scritti in onore di Marcello Fagiolo per cinquant’anni di studi, sous la direction de Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, vol. II, p. 864-869, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2013. Les personnalités, la politique, les connaissances, la culture en 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, p. 369, 2013, Universalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Patrizia BOSCHIERO, Luigi LATINI et Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insondable puits du passé ou les métamorphoses du labyrinthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machtelt Israëls; Louis A. Waldman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies in Honor of Joseph Connors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harvard University Center for Italian Renaissance Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-29, 2013, 978-0-674-07327-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. The XXIV International Carlo Scarpa Prize for Gardens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement : &amp;quot;l'invention&amp;quot; de Le Nôtre dans l'histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Élisabeth Maisonnier et Alexandre Maral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Labyrinthe de Versailles : du mythe au jeu [Catalogue de l'exposition de Versailles, Bibliothèque municipale, 14 septembre-14 décembre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles et Paris, Bibliothèque municipale de Versailles / Magellan &amp; Cie, p. 9-29, 2013, 978-2-35074-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, la sculpture et l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Alfred PACQUEMENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penone Versailles [Catalogue de l'exposition de Versailles, Établissement public du château, du musée et du domaine national de Versailles, 11 juin-31 octobre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de la Réunion des musées nationaux - Grand Palais, p. 121-131, 2013, 978-2-718-6132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en ordre du monde : le traitement de l’espace dans l’art des jardins du XVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 292-302, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cribier Pascal (1953-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, URL : http://www.universalis-edu.com/encyclopedie/pascal-cribier/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins contemporains : des laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 303-306, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foresta perduta e il paradiso ritrovato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polidoro Caldara, dit da Caravaggio, Paysage avec scènes de la vie de la Madeleine, vers 1525-1526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 32 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Lunette Lappeggi, vers 1599-1602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 41 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les contours de Taneka Beri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 122-125, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enracinement topographique d'un village-jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 116-117, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 505-506, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 412-413, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qui passe et le temps qu'il fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. non numérotées (8 p.), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. 11-221, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. De la révolution industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 434-439, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins [Prise de vue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 425, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé BRUNON, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, p. 17-66, 2008, Art'hist</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. Sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 442-445, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mollet, Le Jardin de plaisir (1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletA.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange, génie universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 98-99, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villas et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 254-255, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 456-464, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mollet, Théâtre des plans et jardinages (1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletC.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foyer artistique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 93-108, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobili presenze nel tempo fuggevole : la scultura nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Ida GIANELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino delle sculture fluide di Giuseppe Penone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turin/Londres/Venise/New York, Umberto Allemandi, p. 181-201, 2007, coll. « Archivi di arte contemporanea »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripensare i limiti del giardino, parcella e totalità del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per un giardino della terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence, Leo S. Olschki, pp.9-30, 2006, Giardini e Paesaggio, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage (arts et architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notionnaires. Volume 1 : Notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopædia Universalis, pp.758-760, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orizzonte enciclopedico : la catalogazione del sapere nel ‘giardino di memoria' di Agostino Del Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Baldan Zenoni-Politeo et Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino e la memoria del mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, pp.59-75, 2002, Giardini e Paesaggio, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'amenità delle dolci ombre” : le jardin et la sensation du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via d'Ombra, Alfredo Pirri. Villa Medici, Roma 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soveria Mannelli, Rubbetino Editore, pp.17-21, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Racine, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs de jardins et de paysages en France de la Renaissance au XXIe siècle : Tome I : De la Renaissance au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles et Versailles, Actes Sud / École Nationale Supérieure du Paysage, pp.38-42, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitifs modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin : Catalogue de l'exposition de Rome, Villa Médicis, 21 juin-24 septembre 2000, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.20-21, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promenades du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.157-182, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prodiges du prince : Pratolino, refuge féerique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.124-140, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre temps du tragique – Niobé', installation de Stéphane Marcault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mémoire : Catalogue de l'exposition de Rome, Villa Médicis, 28 mai-29 août 1999, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.350-353, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bell'ordine della natura : spazio e collezioni nel giardino di villa Medici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Hochmann, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Medici : il sogno di un cardinale. Collezioni e artisti di Ferdinando de' Medici : Catalogue de l'exposition de Rome, Villa Médicis, 17 novembre 1999–5 mars 2000, sous la direction de Michel Hochmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Accademia di Francia a Roma / Edizioni De Luca, pp.66-73, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danza del Sole : Tra giardino, scena, festa : il nodo di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Fagiolo, Maria Adriana Giusti, Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Specchio del Paradiso. Giardino e teatro dall'Antico al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Silvana Editoriale, pp.97-109, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins des Médicis au XVIe siècle : le nouveau règne de Vénus-Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence, guide rédigé par Michel Pierre, avec des textes d'introduction d'Antonio Tabucchi et Hervé Brunon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Autrement, pp.14-23, 1997, Les guides Autrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jardins du Marais. Yves Gillen, textes de Jean-Louis Vincendeau, photographies de Pascale Guillaumin et Jean-Louis Vincendeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela De Poli, Traces de paysages recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, p. 12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes cristallisent l’imaginaire. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'art élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.ghamu.org/spip.php?article386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer au présent les jardins du passé. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos &amp;quot; à Denis RIBOUILLAULT, Rome en ses jardins. Paysage et pouvoir au XVIe siècle, Paris, Comité des travaux historiques et scientifiques/Institut national d'histoire de l'art, coll. &amp;quot; L'Art & l'Essai &amp;quot; (12), 2013, p. 7-11.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de paysage dans les sciences humaines et sociales : repères sur les approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l'eau dans les jardins, de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratolino : art des jardins et imaginaire de la nature dans l'Italie de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Brunon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rumelhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, p. 85-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil des heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe dont les songes sont faits. Eva Jospin – Versailles, château de Versailles, Orangerie, 18 juin-29 septembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, p. 138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andare oltre gli sterotipi stilistici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (2024-2), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05303052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Théodore Rousseau, 1812-1867. La voix de la nature, exposition de Paris, Petit Palais, 5 mars-7 juillet 2024, catalogue sous la direction de Servane Dargnies-de Vitry, Paris, Paris Musées, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque jardin est un indice de la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la crête d’un enfer. Les paradis volcaniques de César Manrique à Lanzarote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04269250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau et l’imaginaire corporel dans les jardins italiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Eau, 42, p. 80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté du feu. Rites, visions, pratiques de culture dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, p. 144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Peindre hors du monde. Moines et lettrés des dynasties Ming et Qing – Collection Chih Lo Lou, sous la direction de d’Éric LEFEBVRE et Mael BELLEC, Paris, Paris Musées, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Air, 41, p. 136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allégresse, rire et effroi : les émotions ludiques dans la poétique des jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, p. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction Rebellion : pratiques et motivations de l'activisme écologiste radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des Énergies à Cattenom. Un projet combattif de Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Energies, 36 (p. 72-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les Jardins sauveront le monde !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Jardin et mélancolie en Europe entre le XVIe siècle et l’époque contemporaine, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et paix au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysages en commun, 33, p. 206-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer un jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Skéné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Fissure des timidités, avril 2017, p. 8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Jardins, Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’information et de liaison du Syndicat de la presse artistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Emanuele Quinz, Emma Lavigne et Hélène Meisel (éd.), Jardin infini : une anthologie, Metz, Éditions du Centre Pompidou-Metz, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, p. 185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Polizzi, Bomarzo : poétiques d’un jardin maniériste, photographies de François Sagnes, Ivry-sur-Seine, Créaphis, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01587416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. VI. Naissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Commencer, 80, p. 58-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.080.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. V. Partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récits et voix de Syrie, 79, p. 154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01514606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier, o l’uomo che parlava agli alberi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architettura del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Visions, 32 (1), p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. II. À Pascal Cribier, ces fleurs éphémères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Égypte, 5 ans après, 74, p. 145-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier (1958-2015) : l’homme qui parlait aux arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, John Brinckerhoff Jackson, 30, p. 224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. III. Drôle d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Courage, 75, p. 130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. IV. Jardiner le monde ? Entretien avec Gilles Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Violences policières, résistances minoritaires, 77, p. 137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempler au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultreïa !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, p. 184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de François Jullien, Vivre de paysage ou L’Impensé de la Raison, Paris, Gallimard, coll. « Bibliothèque des Idées », 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, p. 229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : chants étranges d’espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vent et d’eau. Quelques paysages à écouter dans la littérature chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Musical, 28, pp.174-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitiés respectueuses. Pour une archéologie de la relation jardinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le Soin, 6, p. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver notre jardin. I. L’agentivité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rentrer hors des clous, 73, p. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du semis au paysage. Paroles de pépiniéristes. Entretiens avec Daniel Soupe, Dominique Voisin et Bruno Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, p. 69-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inventer des plantes, 26, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Projets et rendus de concours. Entretiens avec l'agence BASE, l'Atelier de paysages, Gilles Clément, Pascal Cribier, Denis Delbaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, p. 44-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et histoire de l'art : un 'geographic turn' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L'histoire des jardins en France : anatomie d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette à la symphonie végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors Série "Les plus beaux jardins d'aujourd'hui", p. 16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin et l'invention du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Galerie. Le Journal du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la critique de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, http://projetsdepaysage.fr/fr/pour_une_archeologie_de_la_critique_de_paysage. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.29869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part infernale de l'imaginaire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, p. 46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sous de nouveaux climats. Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André MOLLET, Le Jardin de plaisir / Der Lust Gartten / Lustgård / The Garden of Pleasure, introduction et commentaires par Anna JAKOBSON, Göran LINDHAL, Kjell LUNDQUIST et Åke NISBETH, Uppsala, Gyllene Snittet, 2 vol., 2006-2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être attentif aux moindres bruissements. Entretien avec Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Erik de JONG, Michel LAFAILLE et Christian BERTRAM, Landschappen van verbeelding. Vormgeven aan de Europese traditie van de tuin- en landschapsarchitectuur 1600-2000 / Landscapes of the Imagination. Designing the European Tradition of Garden and Landscape Architecture 1600-2000, Rotterdam, NAi, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers un jardinage durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors Série "Créer un jardin contemporain", p. 14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Wouter REH, Clemens STEENBERGEN et Diederik ATEN, Sea of Land : The Polder as an Experimental Atlas of Dutch Landscape Architecture, Wormer/Amsterdam, Stichting Uitgeverij Noord-Holland/Architectura & Natura, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 166-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : André Le Nôtre, fragments d'un paysage culturel. Institutions, arts, sciences et techniques, sous la direction de Georges FARHAT, Sceaux, Musée de l'Île-de-France / Domaine de Sceaux, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, p. 201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres par-delà les années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Fondazione Benetton Studi Ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinthe : un archétype décliné depuis des millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nouvelle Série, n° 42, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00187234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jessie SHEELER, Le Jardin de Bomarzo. Une énigme de la Renaissance, Arles, Actes Sud, 2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, p. 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scintillante pénombre : vingt-cinq ans de recherches sur les grottes artificielles en Europe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, p. 341-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Naissance et renaissance du paysage, Arles, Actes Sud, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte intégral]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73-76, p. 59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux scéniques et chorégraphie du parcours : les jardins de Versailles et la danse sous Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, p. 82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Eugenio BATTISTI, Iconologia ed ecologia del giardino e del paesaggio, éd. Giuseppa SACCARO DEL BUFFA, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.366-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel CONAN, Essais de poétique des jardins, Florence, Leo S. Olschki, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Ernest de GANAY, Entre bibliothèque et jardin, textes réunis et présentés par Monique MOSSER et Josiane SARTRE, inventaire du fonds d'archives par Richard CEMÉ, Besançon-Paris, Les Éditions de l'Imprimeur / Les Arts décoratifs, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.371-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vendée côté jardin : promenade au cœur d'un patrimoine, sous la direction de Cécile LATASTE et Jean-Pierre REMAUD, Paris, Somogy / Conseil général de Vendée, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164 (4), pp.413-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Topiaria. Architetture e culture vegetali nel giardino occidentale dall'Antichità a oggi, sous la direction de Margherita AZZI VISENTINI, Trévise, Edizioni Fondazione Benetton Studi Ricerche / Canova, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.368-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Luigi ZANGHERI, Storia del giardino e del paesaggio. Il verde nella cultura occidentale, Florence, Leo S. Olschki, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épiphanie d'un espace partagé : Joël Borges & Ixkizit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.342-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archicréé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor artistique et la fabrique culturelle du paysage à la Renaissance. Réflexions à propos de recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.261-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins et paysages en essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : François WALTER, Les Figures paysagères de la nation. Territoire et paysage en Europe (16e-20e siècle), Paris, Éditions de l'École des Hautes Études en Sciences Sociales, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.350-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antoine-Joseph DEZALLIER D'ARGENVILLE, La Théorie et la Pratique du jardinage, préface et postface de Sabine CARTUYVELS, Arles et Versailles, Actes Sud / École nationale supérieure du paysage, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Thema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 7 (2e trimestre 2005), dossier "Paris en scènes", non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques paradoxes de l'art des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nouvelle Série, n° 18, p. IV (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi sommes-nous fous des jardins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, 42 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage dans la civilisation des villas italiennes : identité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Polia, Revue de l'art des jardins, n° 1, printemps 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annie ANTOINE, Le Paysage de l'historien. Archéologie des bocages de l'Ouest de la France à l'époque moderne, Rennes, Presses Universitaires de Rennes, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.267-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dianne HARRIS, The Nature of Authority. Villa Culture, Landscape and Representation in Eighteenth-Century Lombardy, University Park, PA, The Pennsylvania State University Press, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Tracy L. EHRLICH, Landscape and Identity in Early Modern Rome. Villa Culture at Frascati in the Borghese Era, Cambridge University Press, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberta CAMPITELLI, Villa Borghese. Da giardino del principe a parco dei Romani, Rome, Istituto Poligrafico e Zecca dello Stato, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eredità di Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kalós : arte in Sicilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XVI (1), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins dans l'Italie de la Renaissance. La puissance et la gloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 222, Dossier "4000 ans de jardins", pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 'Songe de Poliphile' à la Grande Grotte de Boboli : la dualité dramatique du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polia, Revue de l'art des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : « La nature l'avait créé peintre ». Pierre-Henri de Valenciennes 1750-1819, Catalogue de l'exposition de Toulouse, Musée Paul-Dupuy, 19 mars–30 juin 2003, sous la direction de Jean Penent et Luigi Gallo, Toulouse et Paris, Musée Paul-Dupuy / Somogy éditions d'art, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Elizabeth Barlow ROGERS, Landscape Design : A Cultural and Architectural History, New York, Harry N. Abrams, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Courances, sous la direction de Valentine de Ganay et Laurent Le Bon, Paris, Flammarion, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Le Jardin et la nature. Ordre et variété dans la littérature de la Renaissance, Genève, Librairie Droz, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.232-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel BARIDON, Jardins de Versailles, photographies de Jean-Baptiste LEROUX, Arles et Versailles, Actes Sud / Motta / Château de Versailles / École nationale supérieure du paysage, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.395-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Histoires de jardins. Lieux et imaginaire, sous la direction de Jackie PIGEAUD et Jean-Paul BARBE, Paris, Presses Universitaires de France, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.400-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Vincent MAROTEAUX, Versailles : le Roi et son Domaine, Paris et Versailles, Picard / Château de Versailles, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Patricia BOUCHENOT-DÉCHIN, Henry Dupuis, jardinier de Louis XIV, Paris et Versailles, Perrin / Château de Versailles, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.394-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Dominique GARRIGUES, Jardins et jardiniers de Versailles au Grand Siècle, Seyssel, Champ Vallon, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.393-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le Musée des jardins, traduit de l'anglais par Françoise GAILLARD, Paris, Phaidon, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de (dé)montrer les jardins de Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.389-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard SABATIER, Versailles ou la figure du roi, Paris, Albin Michel, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9-10, pp.390-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), philosophe militant du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pierre ARIZZOLI-CLÉMENTEL, Les Jardins de Le Nôtre à Versailles. Plans de Jean Chafourier, Paris, Alain de Gourcuff, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.186-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Daniel RABREAU, Claude-Nicolas Ledoux (1736-1806). L'architecture et les fastes du temps, Paris, William Blake & Co. / Art & Arts, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Brent ELLIOTT, Flora : une histoire illustrée des fleurs de jardin, Lausanne et Paris, Delachaux et Niestlé, 2001 (édition anglaise 2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.190-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Des Jardins, sous la direction de Monique MOSSER, numéro spécial de la Revue de l'Art, n° 129, 2000-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marie-Hélène BÉNETIÈRE, Jardin : vocabulaire typologique et technique, Paris, Centre des monuments nationaux / Éditions du patrimoine, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de la Renaissance : les vertus de la verdure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Danièle DUPORT, Les Jardins qui sentent le sauvage. Ronsard et la poétique du paysage, Genève, Droz, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture des mots : de la feuille à la page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaux Arts Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hors-Série "Le Jardin et les arts", pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Architecture, jardin, paysage. L'environnement du château et de la villa aux XVe et XVIe siècles. Actes du colloque tenu à Tours du 1er au 4 juin 1992, études réunies par Jean GUILLAUME, Paris, Picard, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (4), pp.350-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Paesaggio e paesaggi veneti, sous la direction de Giuliana BALDAN ZENONI-POLITEO, Milan, Edizioni Angelo Guerini e Associati, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Philippe MOREL, Les Grottes maniéristes en Italie au XVIe siècle. Théâtre et alchimie de la nature, Paris, Macula, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.182-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Margherita AZZI VISENTINI (éd.), L'arte dei giardini. Scritti teorici e pratici dal XIV al XIX secolo, Milan, Edizioni Il Polifilo, 2 vol., 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image à l'imaginaire : notes sur la figuration du jardin sous le règne de Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, LII, 4 (209), p. 671-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Grazia GOBBI SICA, La Villa fiorentina. Elementi storici e critici per una lettura, Florence, Alinea Editrice, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, la montagne et la grotte : Pratolino et la poétique pastorale du paysage à la fin du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (2), pp.785-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La Legislazione medicea sull'ambiente, sous la direction de Giovanni CASCIO PRATILI et Luigi ZANGHERI, Florence, Leo S. Olschki Editore, 4 vol., 1994-1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gérard MABILLE, Louis BENECH, Stéphane CASTELLUCCIO, Vues des jardins de Marly. Le roi jardinier, Paris, Alain de Gourcuff, 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)écrire le paysage : un éloge du lac de Garde au XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcello FAGIOLO et Maria Adriana GIUSTI, Lo Specchio del Paradiso. L'immagine del giardino dall'Antico al Novecento, Milan, Silvana Editoriale, 1996.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jardins des Médicis. Jardins des palais et des villas dans la Toscane du Quattrocento, sous la direction de Cristina ACIDINI LUCHINAT, trad. fr., Arles, Actes Sud, 1997 (éd. originale 1996).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire du paysage et 'villeggiatura' dans l'Italie du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19-20, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Il Giardino delle Muse. Arti e artifici nel barocco europeo. Atti del IV Colloquio Internazionale, Pietrasanta, 8-10 settembre 1993, sous la direction de Maria Adriana GIUSTI et Alessandro TAGLIOLINI, Florence, Edifir, coll. « Giardini, città, territorio » (n° 9), 1995.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113 (3), pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire des jardins ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je jardine, donc je suis”, ou de la pulsion hortésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Passion jardinière », un langage partagé : retour sur le(s) sens et le(s) rôle(s) du jardin dans la société,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Roi Baudoin, Oct 2025, Freÿr, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Breve storia della storia dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come progetto. Conferenza inaugurale e presentazione del progetto formativo « Oltre il giardino »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola nazionale del patrimonio e delle attività culturali, Apr 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“l bei fiori pellegrini et nostrali” : phytodiversité du jardin à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Renaissance, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques du vivant : jardin et biodiversité à l’âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, savoir et politique. Les jardins à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci, La Vierge aux rochers, vers 1506-1508, huile sur bois, 189,5 × 120 cm, Londres, The National Gallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l’intimité des œuvres avec Nadeije Laneyrie-Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École normale supérieure; Institut national d’histoire de l’art, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singolarità di Assunto vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto. Giornata in difesa della città e del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia di Belle Arti di Urbino; Università degli studi di Urbino Carlo Bo, Nov 2024, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. Prattica e storia dei giardini nel mondo : quale futuro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio Italia. I giardini storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Italiana di Architettura del Paesaggio,, Nov 2024, Maser, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the drive for gardening as an essential dimension of the human being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Disciplines in Function of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE; CICOP Foundation; CajaCanarias Foundation; University La Laguna; University Las Palmas de Gran Canaria, Jul 2024, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le intermitenze della memoria e il farsi del 'genius loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare i tempi del giardino. Conserazione attiva dei parchi storici, invenzione dei paesaggi del contemporaneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fattoria di Celle, Oct 2024, Santomato di Pistoia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience(s) de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de paysage, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une autre histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir dans les jardins historiques, leçons et défis, journées d’étude autour des 30 ans du Master « Jardins historiques, patrimoine, paysage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure d’architecture de Versailles, Oct 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme cristallisation du paysage : un parcours du Néolithique à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage, entre matière et esprit, culture matérielle et culture immatérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Cultures visuelles et matérielles », Laboratoires CECILLE &amp; IRHiS, Université de Lille; Centre André-Chastel, Jun 2023, Lille &amp; Louvre-Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission royale des Monuments, Sites et Fouilles de Wallonie, Oct 2023, Rochefort, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter, XVe Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon du dessin, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04388414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins : un patrimoine entre nature et culture (animation de table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Musées face à la crise écologique. 6e édition de l’Argument de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées métropolitains Rouen Normandie; Institut national d’histoire de l’art,, Apr 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme archéologique dans l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie : champs, espoirs et limites. De ses usages dans les jardins de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale des affaires culturelles de PACA; Association des parcs et jardins de PACA, Sep 2022, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La natura ama nascondersi” : giardino e antico nell’opera di Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino degli Dei. Il paradigma antico nelle arti della villa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Autonomo Villa Adriana a e Villa d’Este, Apr 2022, Tivoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En toute faveur de nature” : Montaigne et les jardins italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different energies : the garden project for the nuclear plant of Cattenom designed by Pascal Cribier (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivating energies : in pursuit of a new ectopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISCAPE, Oct 2021, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie libertaire contre les gaspillages de la société de consommation : le cas des jardins du Marais à Hoscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe ? Sur l’usage et le gaspillage de notre environement construit / Luxury ? The (Mis-)Use of our Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Genève, Nov 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins entre nature et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéfeuille - « Villes vertes, villes d’avenir ! » Remettre la nature au cœur des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Cinéfeuille, Oct 2021, Labruguière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors botaniques de la Chine impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes, plaisirs, passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daphné Charles, May 2019, La Roche-Guyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Per esser l’acqua l’anima delle ville e dei giardini” : Imaginaire corporel et anthropologie sensorielle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif d’histoire de l’art et de la Renaissance 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel et les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tant pour le profit que pour le plaisir : Renaissance et jardins 1400-1600</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jourdheuil, May 2019, Ecouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nice, découverte touristique et artistique. Apologie de la nature à partir du XVIIIe siècle », conférence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des rencontres du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la mélancolie, ou la physiologie de l’allégresse dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins et mélancolie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Jun 2017, Caen, France. https://www.unicaen.fr/mrsh/hce/index.php_id_1468.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques topiques dans l’imaginaire des grottes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville e Giardini medicei in Toscana nella Lista del Patrimonio Mondiale. La loro influenza nel campo dell’architettura e dell’arte dei giardini, colloque international organisé par l’International Scientific Committee on Cultural Landscapes, avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, sous la direction de Luigi ZANGHERI, Florence, Accademia delle Arti del Disegno, 8 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Scientific Committee on Cultural Landscapes; avec le soutien de la Commissione Nazionale Italiana per l’UNESCO, Nov 2014, Florence, Italie. p. 13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01082010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite anthropologie sino-européenne des relations jardinières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés. Atelier de recherche avec Philippe Descola, séminaire organisé dans le cadre du thème 6 Images, dispositifs, lieux : questions épistémologiques, herméneutiques et anthropologiques du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection, préservation, conservation : acteurs, concepts et débats dans les mouvements de patrimonialisation du paysage en Europe et aux États-Unis, du XIXe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine en paradoxes, journée d’étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l’Université Paris 1 Panthéon-Sorbonne et l’École nationale supérieure d’architecture de Versailles et le Master 2 « Théories et démarches du projet de paysage » de l’École nationale supérieure de paysage de Versailles-Marseille, sous la direction de Stéphanie DE COURTOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’université Paris 1 Panthéon-Sorbonne; École nationale supérieure d’architecture de Versailles; École nationale supérieure de paysage de Versailles-Marseille, Dec 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letture sul paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rome La Sapienza, Dec 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humus. Une danse pour jardin infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Contour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins : la transition écologique de l’art, journée d’étude organisée par l’université Paris 8 Vincennes-Saint-Denis et le Labex Arts-H2H, en lien avec l’exposition Jardins infinis : de Giverny à l’Amazonie, sous la direction de Makis SALOMOS, Metz, centre Pompidou-Metz, 1er juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 8 Vincennes-Saint-Denis; Labex Arts-H2H; Centre Pompidou-Metz, Jul 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01552995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendersi cura : giardino, vita activa, saggezza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2014, Treviso, Italy. p. 15-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai giochi principeschi ai parchi di divertimento (XVI-XIX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino come gioco : percorsi ludici nel tempo e nello spazio. XXVII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo Giardino Storico; Université de Padoue, May 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par amour des plantes : petite anthropologie sino-européenne de la jardinomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières, colloque international organisé par l’Auditorium du Louvre, dans le cadre de la programmation « Histoire et culture des jardins » et de la « Saison XVIIIe au Louvre », avec le soutien du Centre André Chastel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre; Centre André Chastel, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de patrimonialisation du paysage en Europe et aux États-Unis : concepts, débats et acteurs entre XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sites : un patrimoine paysager, séminaire organisé par la Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France, l’École nationale supérieure d’architecture de Versailles et l’Institut national du patrimoine, sous la direction de Georges FARHAT et Joëlle WEILL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction régionale et interdépartementale de l’environnement et de l’énergie d’Île-de-France; École nationale supérieure d’architecture de Versailles; Institut national du patrimoine, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura : introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e conflitto. Esperienze e luoghi di frontiera. Giornate internazionali di studio sul paesaggio, undicesima edizione, colloque international sous la direction de Giuseppe BARBERA, Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2015, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Varias ibi obambulantium species” : sur la fortune d'un motif antique dans la peinture de paysage à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regardeurs, flâneurs et voyageurs dans la peinture, colloque international organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction d'Anne-Laure IMBERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acqua e l'immaginario sensibile nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acqua nel giardino e nel paesaggio : dalla creazione della bellezza alla necessità del governo. XXIV Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 8 mai 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous du LabEx EHNE, séminaire du LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, sous la direction d’Éric Bussière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx « Écrire une histoire nouvelle de l’Europe », université Paris-Sorbonne, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescer au monde : jardin et sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et spiritualité. 9e journée départementale sur les jardins, journée d'étude organisée par le Conseil général du Val-d'Oise, sous la direction de Michel JOURDHEUIL, Asnières-sur-Oise, Abbaye de Royaumont, 15 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Asnières-sur-Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps long des plantes au temps court de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Fuzzati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Célérité des feuilles. Les Rencontres botaniques de Varengeville, Troisième session, journées d’étude organisées par Pascal CRIBIER, Marc JEANSON, Hervé BRUNON et Monique MOSSER, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer, du Conservatoire du littoral et de l'École nationale supérieure de la nature et du paysage de Blois, Varengeville-sur-Mer, 14-15 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin : jardin, vita activa, sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curare la terra : luoghi, pratiche, esperienze. Giornate internazionali di studio sul paesaggio, decima edizione, dedicate a Louis Guillaume Le Roy (1924-2012), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction d'Hervé BRUNON, Luigi LATINI, Joan NOGUÉ, Massimo VENTURI FERRIOLO et Simonetta ZANON, Trévise (Italie), 20-21 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Treviso, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la steppe exulte et fleurisse&amp;quot; : sagesse et jardin en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Question du sens dans les jardins et le paysage, journée d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Stéphanie de COURTOIS, Versailles, 30 janvier 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme transfiguration paysagère en Occident à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches anthropologiques du paysage, séminaire de la chaire d'Anthropologie de la nature du Collège de France / Figurer le monde : jardins et paysages, séminaire de recherche en ethnologie et anthropologie sociale de l'École des hautes études en sciences sociales, sous la direction de Philippe Descola, Paris, Collège de France, 3 avril 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et connaissance des jardins : nouvelles méthodes, nouveaux questionnements, séminaire de formation permanente organisé par l'Institut national du patrimoine, sous la direction d'Hervé BRUNON et Monique MOSSER, Paris et Chantilly, 3-5 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris et Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au jardin : pratiques spatiales et sociales d'André Le Nôtre à nos jours, colloque international organisé par l'Auditorium du Louvre, dans le cadre de la programmation " Histoire et culture des jardins " et des célébrations du 400e anniversaire de la naissance d'André Le Nôtre, sous la direction d'Hervé BRUNON, Paris, 25 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le paysage et son histoire : quelques repères, quelques défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo studio e la cura dei luoghi : confrontare idee e strumenti. Giornate internazionali di studio sul paesaggio, nona edizione, dedicate a Francesco Franceschini (1908-1987), colloque international organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler pratiques et représentations paysagères en histoire de l'art : recherches récentes sur l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chilhac, France. p. 383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l'éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, fête, installation, danse, conférence conclusive du cycle André Le Nôtre : de l'héritage à l'action, organisé par l'École nationale supérieure de paysage Versailles Marseille, sous la direction de Vincent PIVETEAU, Chiara SANTINI et Michel AUDOUY, Paris, Cité de l'architecture et du patrimoine, 18 décembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de la nature et savoirs de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et environnement : savoirs et enjeux, colloque organisé par le Pôle de recherche et d'enseignement supérieur Sorbonne Universités, dans le cadre du programme Convergence de l'Idex SUPER, avec le soutien de la Mission pour l'interdisciplinarité du CNRS, sous la direction de Luc ABBADIE, Sylvain BRIENS, Denis COUVET, Richard DUMEZ, Laurence EYMARD et Delphine GRAMOND, Paris, université Pierre-et-Marie-Curie, 9 octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire une poétique de la grotte dans l'imaginaire des jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre André Chastel, cycle de rencontres scientifiques organisé par le Centre André Chastel : laboratoire de recherche en histoire de l'art, sous la direction de Jérémie KOERING et Emmanuel LURIN, Paris, 2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la palette végétale au concert jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vent dans les cultivars. Les Rencontres botaniques de Varengeville, Deuxième session, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction d'Hervé BRUNON, Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 20-21 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaggiare in mondi altri : sulla poetica delle grotte nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi del viaggiatore, paesaggi del turista : come cambiano i luoghi e gli sguardi. XXII Corso di aggiornamento sul giardino storico. Aspetti letterari, storici, filosofici, architettonici, economici, botanici e ambientali, séminaire organisé par le Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella PIETROGRANDE, Padoue (Italie), 10 mai 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour au contrat naturel : richesse des milieux, rareté des ressources, 3e Entretiens de la Cité, organisés par l'association Doc Forum, sous la direction de Michel Serres, avec la collaboration d'Éric Guillot, Lyon, Cité internationale, palais des Congrès, 17 novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des écorces décoratives dans la conception des jardins : premiers repères pour une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel pays sous les écorces ? Les Rencontres botaniques de Varengeville, Session inaugurale, journées d'étude organisées par l'Association pour la protection du site de Varengeville, avec le concours du Conseil régional de Haute-Normandie, des communes de Dieppe et de Varengeville-sur-Mer et du Conservatoire du littoral, sous la direction de Pascal CRIBIER, Marc JEANSON et Monique MOSSER, Varengeville-sur-Mer, 29-30 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Varengeville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere in questo giardino&amp;quot; : l'utopia concreta di Annick Bertrand e Yves Gillen nei Jardins du Marais (Hoscas, Herbignac, Loire-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturale inclinazione : incontri pubblici dedicati al pensare e al fare giardino nel mondo contemporaneo, cycle organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Simonetta ZANON, Trévise, 19 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages de grottes dans les jardins européens ou de la topothésie à l'hypertopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan de la recherche, journées d'études organisées par la chaire d'Histoire de l'art européen médiéval et moderne du Collège de France, sous la direction de Roland RECHT, Paris, Collège de France, 9 et 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacral en Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage sacré et exégèse visuelle du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. p. 283-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir l'ombre &amp;quot;pour rendre ces lieux d'autant plus bizarres&amp;quot; : paysages de grottes dans les jardins (XVIe- XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin : transferts artistiques de l'Antiquité à nos jours, colloque international organisé par l'Académie de France à Rome, avec le soutien de l'Université Paris-Sorbonne et du Centre André Chastel (UMR8150), sous la direction d'Hervé BRUNON et Denis RIBOUILLAULT, Rome, 17-19 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sagesse du jardin et harmonie du monde, du mythe édénique aux défis planétaires, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON, Paris, 5 février 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : &amp;quot;Les vrais paradis sont les paradis qu'on a perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation et la restauration des jardins historiques, colloque international organisé par l'Institut national du patrimoine, en partenariat avec le Centre de recherche du château de Versailles et avec le soutien de la Direction générale des patrimoine, ministère de la Culture et de la Communication, sous la direction de Mathieu DA VINHA, Monique MOSSER et Gennaro TOSCANO, Paris, 6-7 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches &amp;quot;culturalistes&amp;quot; du paysage : repères théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 18 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Garden as Mesocosm : Representations of the World and Concepts of Planting Design, from the Renaissance to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Department of Landscape Architecture de Harvard University, Graduate School of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Cambridge (Mass.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifier l'énigme de l'expérience humaine : métamorphoses du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau des jardins en France : laboratoires contemporains pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire donné au Máster en Jardinería y Paisajismo de l'Universidad Politécnica de Madrid, Escuela Técnica Superior de Ingenieros Agrónomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme &amp;quot;mésocosme&amp;quot; : représentations de la nature et du monde de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la nature : du paysage au développement durable, séminaire du Collège des Humanités, sous la direction de Michael JAKOB, École Polytechnique Fédérale de Lausanne (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pas sur l'itinéraire d'un jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage, journées d'étude organisée par le Master 2 " Jardins historiques, Patrimoine, Paysage " de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2-3 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appunti sull'immaginario paesaggistico nei giardini italiani del XVI secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Sacro Bosco a Bomarzo : Convegno Internazionale di Studi, Bomarzo, 13-16 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bomarzo, Italy. p. 192-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus secretus' : topique et topophilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petrarca e i suoi luoghi. Giornate di studio dedicate a Eugenio Battisti (1924-1989), colloque organisé par la Fondazione Benetton Studi Ricerche, Arquà-Trévise (Italie), 4-5 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Arquà-Trévise, Italie. p. 41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et paysages. Rencontres départementales du patrimoine, Journées Jean Hubert 2007, organisées par la Direction des archives, du patrimoine et des musées départementaux, Conseil général de Seine-et-Marne, sous la direction d'Isabelle RAMBAUD, Bussy-saint-Martin, 29-30 novembre, 1er décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bussy-saint-Martin, France. p. 173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jardins contemporains comme laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins du XXe siècle, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Georges FARHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luoghi 1990-2008, séminaire organisé par la Fondazione Benetton Studi Ricerche pour la XXe édition du Premio Internazionale Carlo Scarpa per il Giardino, sous la direction de Domenico LUCIANI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire du paysage : observations sur quelques approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme collection de sculpture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme collection de sculpture : musées à ciel ouvert de l'Antiquité à nos jours, colloque international organisé par l'Auditorium du Louvre, sous la direction d'Hervé BRUNON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils conceptuels et théoriques pour penser le paysage selon l'esthétique “totalisante” de Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements épistémologiques d'une nouvelle science du paysage, séminaire du Centre de recherches sur les arts et le langage à l'École des hautes études en sciences sociales, sous la direction de Catherine CHOMARAT-RUIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et méthodes de l'histoire des jardins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A 25 anni dalle Carte di Firenze : esperienze e prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cinisello Balsamo, Italie. p. 11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la littérature au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delizie in Villa : il giardino rinascimentale e i suoi committenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ferrare, Italie. p. 5-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme labyrinthique dans l'histoire des jardins. Exemples italiens aux XVe et XVIe siècles, ou du “cosmogramme” au “mésocosme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Permanence et métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. p. 69-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jardin comme paysage sacré. Réflexions à propos de l'Italie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question du sens dans les jardins et le paysage : méthodologie, approches sensibles et analyse critique, journées d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 3-4 décembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du labyrinthe comme figure de l'expérience humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins, symbolique et sens, journée d'étude organisée par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 2 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques approches “culturalistes” du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'architecture de Versailles et l'École nationale supérieure du paysage, sous la direction de Georges FARHAT, Versailles, 7 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eau et les Jardins en Anjou : imaginaire, paysage et savoir-faire, colloque organisé par le Conseil général de Maine-et-Loire, Mission Parcs et jardins, sous la direction d'Isabelle LEVÊQUE, Angers, 22 et 23 mai 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Perchè ciò che quella casa vedeva era loro” : le paysage comme patrimoine matériel et symbolique en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Miroir et l'espace du prince dans l'art de la Renaissance, séminaire de recherche en Master 2, organisé par le Centre d'histoire de l'art de la Renaissance, Université Paris 1 Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, INHA, 20 février 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enclos comme parcelle et totalité du monde : pour une approche holistique de l'art des jardins [Texte abrégé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les limites : l'architecture à travers l'espace, le temps et les disciplines / Changing boundaries : Architectural History in transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. http://www.inha.fr/colloques/document.php?id=1479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse et l'organisation du paysage dans la Toscane des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. p. 219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et l'imaginaire corporel dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et enjeux de l'eau dans les jardins et les paysages, séminaire thématique organisé par l'École nationale supérieure d'Architecture de Versailles, l'Université de Paris-I Panthéon Sorbonne et le CNRS (Centre André Chastel - UMR 8150), Master 2 « Jardins historiques, Patrimoine, Paysage », sous la direction de Monique Mosser, Versailles et Paris (INHA), 12-16 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique culturelle du paysage : approches esthétiques et historiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage à travers les disciplines, journée d'études organisée par l'École nationale supérieure d'Architecture de Versailles, sous la direction de Georges Farhat, Versailles, 11 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du 'Poliphile' dans les jardins italiens du XVIe siècle : tentative de mise au point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception européenne du 'Songe de Poliphile' : littérature, jardin et architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Mulhouse-Einsielden, Suisse. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboliques d'une structure archétypale, ou les avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, symbolique et sens, journées d'étude organisées par le Master 2 « Jardins historiques, Patrimoine, Paysage » de l'Université Paris 1 Panthéon-Sorbonne et l'École nationale supérieure d'architecture de Versailles, sous la direction de Monique MOSSER, Versailles, 6-7 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitalità del giardino contemporaneo in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi : la transformazione del mondo umano, séminaire du Dipartimento di Architettura e Pianificazione, Politecnico di Milano, sous la direction de Massimo Venturi Ferriolo, Milan (Italie), 7 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes de la Renaissance en France : état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors profanes de la Renaissance française. Nouvelles hypothèses : Journée d'étude organisée par le Centre d'Histoire de l'Art de la Renaissance, Université de Paris-I Panthéon-Sorbonne, sous la direction de Philippe Morel, Paris, 19 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.non déterminé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il paesaggio come patrimonio nel Rinascimento : identità e rappresentazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi e patrimonio : natura, arte, società. XVII Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 10 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon du jardin aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins d'aujourd'hui : commande, projet, réalisation, séminaire organisé par le Ministère de la culture et de la communication, Direction de l'architecture et du patrimoine, sous la direction de Joëlle Weill, Paris, 26-27 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui fonde l'aménité du jardin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques jardinières et aménités, journée d'études à l'École Nationale Supérieure du Paysage, sous la direction de Mongi Hammami, Versailles, 3 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme laboratoire : l' “agriculture expérimentale” des Médicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter à la Renaissance, journée d'études organisée par le Centre d'études supérieures de la Renaissance (UMR6576), sous la direction de Maurice BROCK, Amélie BERNAZZANI et Anna LITTLE, Tours, CESR, 6 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu et le sacré : note à propos de l'œuvre de Philippe Jaccottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il sacro e il luogo, journées d'étude organisées par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 3-4 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trévise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'invention du paysage à la Renaissance : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Cercle des études hortésiennes, séminaire de recherche sur l'art des jardins, organisé par le Centre André Chastel (UMR 8150), sous la direction d'Hervé Brunon et Monique Mosser, Paris, INHA, 4 janvier 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortune du “jardin moderne” en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardines en el tiempo de las vanguardias, colloque international organisé par la Fundación Rodríguez-Acosta, le Centro de Formación Continua de l'Université de Grenade et le Carmen de la Victoria, avec la collaboration de la Fundación Euroárabe et du Master « Paisajismo, Jardinería y Espacio Público » de l'Université de Grenade, sous la direction de Manuel Casares Porcel et José Tito Rojo, Grenade (Espagne), 13-15 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars naturans', ou l'immanence du principe : l'automate et la poétique de l'illusion au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maulnes und der Manierismus in Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-la-Chapelle, Allemagne. pp.275-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Novecento. La dialettica moderno/antico nel giardino e nel paesaggio. XVI Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 11 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini contemporanei in Francia : sperimentazioni / esperienze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire de la Scuola di Dottorato in progettazione della città del territorio e del paesaggio, Università degli Studi di Firenze, Dipartimento di Urbanistica e Pianificazione del Teritorio, Florence (Italie), 12 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin comme réduction physique et symbolique du territoire dans l'Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question d'échelle dans les arts à la Renaissance, journée d'étude organisée par le Centre d'Études Supérieures de la Renaissance (UMR 6576), sous la direction de Marion Boudon-Machuel, Pascale Charron et Maurice Brock, Tours, CESR, 10 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le tumulte du monde : peinture et météorologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art de la Renaissance entre science et magie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France. pp.357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents ou monuments ? Les textes littéraires dans la panoplie méthodologique des histoires du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures du paysage : poétiques, rhétoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoditas' et 'voluptas' : architecture et paysage dans l'Europe de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions à l'échelle européenne, séminaire « Jardins et Paysages », Programme 2004-2005, École Normale Supérieure, Département Passerelle des Arts, Paris, ENS, 15 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651) : profil d'une carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Salomon de Caus", séminaire de l'Ecole des Hautes Etudes en Sciences Sociales, sous la direction de Patricia Falguières et Georges Farhat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalle “fiere non rapaci” ai “fruttiferi e pomati arbori” : Villa Lante a Bagnaia e l'evoluzione del barco nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité bibliographique des jardins d'André Le Nôtre : observations sur l'état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autour d'André Le Nôtre" : Groupe de recherche sur l'histoire de l'art des jardins dans l'Europe moderne, Paris, INHA, 31 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ars est celare artem&amp;quot; : technique et pouvoir dans les jardins italiens de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique et politique au Moyen Âge et à l'époque moderne : séminaire de recherche, Conservatoire national des Arts et Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut poesis hortus&amp;quot; : l'imaginaire littéraire dans les jardins italiens du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique, séminaire organisé par l'Institut National du Patrimoine, sous la direction de Joëlle Weill, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique et construction du sens dans les jardins à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Esthétique et symbolique. Séminaire organisé par l'Institut National du Patrimoine, coordonné par Joëlle Weill, chef du Bureau des jardins et du patrimoine paysager, DAPA, Ministère de la Culture et de la Communication, Direction de l'architecture et du patrimoine, Villeneuve-lès-Avignon, 26-30 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve-lès-Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysos, Silène, Priape et Pan : les 'satyrica signa' dans les jardins de l'Antiquité aux Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysos/Bacchus à la Renaissance, séminaire de recherche, Université de Paris-I Panthéon-Sorbonne, Centre d'Histoire de l'Art de la Renaissance, sous la direction de Philippe Morel, Paris, INHA, 23 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de pente à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin en perspective. Composition et techniques, séminaire organisé par l'Institut National du Patrimoine, Andé, 13-17 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Andé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia dei giardini in Francia : lo stato delle ricerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giardini storici in Europa. Lo stato dell'arte, séminaire organisé par l'Università Internazionale dell'arte, l'Institut Européen des Itinéraires Culturels, le Ministère de la Culture de Lituanie et la Fondazione Parchi Monumentali Bardini Peyron, sous la direction de Michel Thomas Penette et Mariachiara Pozzana, Florence (Italie), 6-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et jardin en abyme : 'topia' et 'ars topiaria' dans la culture de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture antique (XVe-XIXe siècles), séminaire de Master 2 de recherche d'histoire de l'art moderne et contemporain, sous la direction de Sylvie Deswarte-Rosa, Lyon, 13 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ce beau désordre que nous offre la nature agreste” : Valenciennes théoricien des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.109-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Utilitas et voluptas” : le arti e lo spazio nell'Europa del Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggi a Nord Ovest. Temi, luoghi, figure dello spazio europeo. XIV Corso di aggiornamento sul giardino storico, Gruppo Giardino Storico, Université de Padoue, sous la direction d'Antonella Pietrogrande, Padoue (Italie), 22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements des eaux de l'Univers' : Pratolino, jardin météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, jardins, théâtre et fêtes du XVIe au XVIIIe siècle. Les métamorphoses et les éléments de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bordeaux, France. pp.33-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de Sicile décrits par les voyageurs français et britanniques aux XVIe et XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : réalités, représentations, mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Lô, France. pp.173-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie du jardin, esthétique du paysage et éthique de la contemplation chez Rosario Assunto (1915-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Jardin et sens". Journées d'étude organisées par le DESS "Jardins historiques, patrimoine, paysage" de l'Université de Paris-I et l'Ecole d'Architecture de Versailles, les 16-17 décembre 2004, sous la direction de Monique Mosser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto (1915-1994), dieci anni dopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino, nel nostro tempo, nel nostro mondo, colloque organisé par la Fondazione Benetton Studi Ricerche, sous la direction de Domenico Luciani, Trévise (Italie), 6-7 février 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poesia come filosofia, filosofia come poesia : tradurre Rosario Assunto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au Harvard University Center for Italian Renaissance Studies, Florence (Italie), 26 juin 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetry as Philosophy, Philosophy as Poetry : The Contribution of Rosario Assunto (1915-1994) to Landscape Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Dumbarton Oaks Research Library and Collection, Washington (États-Unis), 12 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradossale assenza di Assunto nella teoria francese del paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosario Assunto e le estetiche del Novecento. Convegno nazionale di studi, organisé par l'Istituto di studi storici europei, sous la direction de Francesco Mercadante, Rome (Italie), 24-25 janvier 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Castello a Pratolino : Buontalenti e l'eredità del Tribolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niccolò Pericoli detto il Tribolo tra arte, architettura e paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Poggio a Caiano, Italy. pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnificenza e meraviglia nella Firenze del secondo Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luci e ombre nei parchi e nei giardini come luogo di spettacolo, colloque international organisé par le Centro Attività Musciali e Teatrali – Autunno Musicale de Côme et l'Institut Européen des Itinéraires Culturels (Conseil de l'Europe), sous la direction d'Italo Gómez et Michel Thomas-Penette, Côme (Italie), 8-10 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Côme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artifice animé : sur l'esthétique maniériste de l'automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artifici d'acque e giardini. La cultura delle grotte e dei ninfei in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Florence-Lucques, Italie. pp.164-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie du singe: sur l'art d'imiter la nature au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles entre les arts. I-L'imitation, journée d'étude organisée par l'Académie de France à Rome, sous la direction d'Olivier Bonfait, Rome (Italie), 3 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de l'âme : émotions et poétique du jardin maniériste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe II : el Rey íntimo. Jardín y Naturaleza en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aranjuez, Espagne. pp.103-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scena del giardino francese : il gran teatro regio di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Giardini lucchesi e l'Europa, journée d'étude organisée par l'Associazione delle Ville e dei Palazzi Lucchesi, sous la direction de Maria Adriana Giusti, Lucques (Italie), 24 mai 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lucques, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Attention au monde : Paysages gravés du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cousinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions 1:1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132, 2022, 979-10-97193-05-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardini di saggezza in Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serena Monachesi (traduction du français en italien). </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2017, 978-88-6548-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Jardinomanie européenne : partages et querelles à l’époque des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer des plantes, numéro thématique de la revue Les Carnets du paysage, 26 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Ecole nationale supérieure de paysage, 240 p., 2014, 978-2-330-02890-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins de sagesse en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Seuil, 128 p., 2014, 978-2-02-108157-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Editions Hazan, 400 p., 2014, 9782754104890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux [2e édition, revue et mise à jour]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Nouvelles Éditions Scala, pp.128, 2011, Sentiers d'art</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art du jardin du début du XXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Centre national de la documentation pédagogique, 80 p., 2011, "Baccalauréat arts plastiques" (SCEREN CNDP-CRDP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, 356 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin contemporain. Renouveau, expériences et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, Éditions Scala, pp.128, 2006, Tableaux choisis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éléments et les métamorphoses de la nature. Imaginaire et symbolique des arts dans la culture européenne du XVIe au XVIIIe siècle : Actes du colloque international de Bordeaux, 17-21 septembre 1997, sous la direction d'Hervé Brunon, Monique Mosser et Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, Monique Mosser et Daniel Rabreau, dir. Bordeaux / Paris, William Blake &amp; Co, Art &amp; Arts / Université de Paris-I Panthéon-Sorbonne, 416 p. ; 193 fig. en noir et blanc et XI pl. en couleur hors texte, 2004, Annales du Centre Ledoux, t. IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Assunto : Retour au jardin. Essais pour une philosophie de la nature, 1976-1987. Textes réunis, traduits de l'italien et présentés par Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris et Besançon, Les Éditions de l'Imprimeur, pp.205, 2003, Jardins et Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. Paris, Editions Autrement, pp.295, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses : jardins en chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les co-paysagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage est un projet, II, Dessiner l’étendue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.184-193, 2025, 9791037040701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Voyant le soleil et les astres à travers l’eau” : note sur la poétique de la Grande Grotte de Boboli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amelio Fara; Piera Giovanna Tordella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernardo Buontalenti, 1523-1608. Disegno, architettura e teatro. Atti del convegno internazionale interdisciplinare di studi, Accademia Toscana di Scienze e Lettere “La Colombaria”, 23-24 novembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, p. 259-274, 2025, 978 88 222 6978 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Profond est le puits du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Estaquet-Legrand; Jean-Jacques Terrin; Gautier Verbeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes souterrains. 20 000 lieux sous la terre [Catalogue de l’exposition du Louvre-Lens, 27 mars-22 juillet 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Lens; Lienart Éditions, pp.12-15, 2024, 978-2-36838-082-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur &amp;quot;L’imaginaire des grottes dans les jardins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folies de pierre. Grottes, rochers, rocailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Cercles francophones d’Histoire et d’Archéologie de Belgique, p. 19-26, 2024, Belisama, 978-2-8052-1010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renouvellements de l’histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonfait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Passage; Comité français d'histoire de l'art, pp.310-319, 2024, 978-2-84742-519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Burattoni e il 'Genius Loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Venturi Ferriolo; Gianni Burattoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un estetica di progetto. Visioni del paradiso per un’arte del sogno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FrancoAngeli, pp.203-206, 2024, Il Paesaggio, 978-88-351-6349-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écriture paysagère sobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Lavandier; Juliette Guépratte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louvre-Lens : architecture-paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens; LIENART éditions, p. 106-137, 2023, 978-2-36838-075-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Et in Arcadia ego” : dessin, jardin et paysage chez Gianni Burattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Mosser; Cordélia Hattori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art des jardins de papier : concevoir, projeter, représenter. Quinzièmes Rencontres internationales du Salon du dessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d’événements culturels; Éditions de l’échelle, pp.133-142, 2023, 978-2-9562798-5-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da 'Homo sylvestris' a 'Homo domesticus': contributo per una storia profonda dei giardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Lorenza Gasparella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coltivare la selva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-27, 2023, Sylva, 9791222304946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04343132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins du pouvoir dans l’Italie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul MIRONNEAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare [Catalogue de l’exposition de Pau, Musée national du château de Pau, 25 novembre 2023-25 février 2024]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des musées nationaux - Grand Palais, p. 36-41, 2023, 978-2-7118-7990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04273019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la fontaine de l’Apennin à Pratolino, vers 1652-1653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Cousinié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Attention au monde. Paysages gravés du XVIIe siècle [Catalogue de l’exposition de Rouen, Maison de l’Université de Rouen Normandie, 29 septembre-4 novembre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions 1 :1 (ars); Maison de l’Université Rouen Normandie, p. 37-42, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets of the humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil as a landscape. Nature, crossings and immersions, new topographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche/Antigua, p. 9-19, 2022, 978-88-8435-342-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intimo dell’humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Latini; Simonetta Zanon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suolo come paesaggio. Nature, attraversamenti e immersioni, nuove topografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche; Antigua, p. 9-19, 2022, 978-88-8435-341-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire profonde des pratiques florales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice reine des fleurs [Catalogue de l’exposition de Nice, musée Masséna, 10 juin-9 octobre 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice/Lienart, p. 30-37, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire de l’éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Santini; Michel Audouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages : l’héritage de Le Nôtre [Actes du cycle de conférences organisé par l’École nationale supérieure de paysage Versailles Marseille, 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud; Ecole nationale supérieure de paysage, p. 249-261, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an Ecological History. Reflections inspired by China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tea Gardens of Dazhangshan. International Carlo Carpa Prize for Gardens 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, 978-88-8435-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02416501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que la mort me trouve plantant mes choux...&amp;quot; : Montaigne e l'Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Cornaglia; Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio nei Giardini d'Europa. Da Le Notre a Henry James</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Venaria Reale, p. 34-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02421173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una storia ecologista, elementi di riflessione a partire dalla Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia Boschiero; Luigi Latini; Maurizio Paolillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I giardini di tè di Dazhangshan. Premio Internazionale per il Giardino Carlo Scarpa 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, p. 199-214, 2019, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rispettose amicizie : per un'archeologia delle relazioni giardiniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Martella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anima in giardino. Arti e poetiche del 'genius loci'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeriveApprodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-94, 2018, Habitus, 9788865482339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin des simulacres : humains et non-humains dans les vues de Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cotelle, 1646-1708 : des jardins et des dieux [Catalogue de l’exposition de Trianon, juin-septembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Château de Versailles, p. 80-83, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Brueghel le Jeune, Allégorie du printemps, début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 79, p. 153, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Claus, Le Vieux Jardinier, 1885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 84, p. 154, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime de l'humus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, p. 52-59, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Pratolino, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 166, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Castello, vers 1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Le Bon; Marc Jeanson; Coline Zellal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins [Catalogue de l’exposition de Paris, Galeries nationales du Grand palais, 15 mars-24 juillet 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Réunion des musées nationaux – Grand Palais, cat. 165, p. 257, 2017, 978271186363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse by a “wild” apple tree, or the capacity to act of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wild Apple Forests of the Tien Shan. The XXVII International Carlo Scarpa Prize for Gardens, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788899567062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura hortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ribouillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon; Denis RIbouillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la peinture au jardin [Actes du colloque international organisé par l’Académie de France à Rome, avec le soutien de l’Université Paris-Sorbonne et du Centre André Chastel (UMR 8150), Rome, 17-19 mars 2011]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Solschki, p. 1-26, 2016, Giardini e Paesaggio, 978882226424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso di un melo “selvatico”, o la capacità di agire delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le foreste dei meli selvatici del Tien Shan. Premio Internazionale Carlo Scarpa per il Giardino, XXVII edizione, sous la direction de Giuseppe BARBERA, Patrizia BOSCHIERO, Luigi LATINI avec Catherine PEIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Beneton Studi Ricerche, p. 97-102, 2016, 9788897784951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jardins de papier, ou donner forme au désirable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Barrier; Claire Ollagnier; Josiane Sartre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts réunis. Études offertes à Daniel Rabreau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Éditions Latines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-319, 2016, 9782723381826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lezzioni di amicizzia / Leçons d’amitiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Morbiato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruppo Giardino Storico dell’Università di Padova. Quaderno di venticinque anni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cleup (Coop. Libraria Editrice Università di Padova), p. 94-95, 2015, 978-88-6787-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du retrait à l’espacement du sujet : peinture, paysage, monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Roch Bouiller; Laurence Madeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« J’aime les panoramas ». S’approprier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; musée d’Art et d’Histoire de Genève; Mucem, p. 187-194, 2015, 978-2081363304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As if by enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Lavigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céleste Boursier-Mougenot : rêvolutions [Catalogue de l’exposition de Venise, Pavillon français de la 56e exposition internationale d'arts visuels-La Biennale di Venezia 2015], sous la direction d’Emma LAVIGNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Analogues / Institut français, pp.6-27, 2015, 978-2-35864-066-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Éden à l’habitacle : quelques grottes dans l’imaginaire des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Festa delle arti. Scritti in onore di Marcello Fagiolo per cinquant’anni di studi, sous la direction de Mario BEVILACQUA, Vincenzo CAZZATO et Sebastiano ROBERTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, vol. II, p. 864-869, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, la sculpture et l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Alfred PACQUEMENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penone Versailles [Catalogue de l'exposition de Versailles, Établissement public du château, du musée et du domaine national de Versailles, 11 juin-31 octobre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions de la Réunion des musées nationaux - Grand Palais, p. 121-131, 2013, 978-2-718-6132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se perdre agréablement : &amp;quot;l'invention&amp;quot; de Le Nôtre dans l'histoire des jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Élisabeth Maisonnier et Alexandre Maral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Labyrinthe de Versailles : du mythe au jeu [Catalogue de l'exposition de Versailles, Bibliothèque municipale, 14 septembre-14 décembre 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles et Paris, Bibliothèque municipale de Versailles / Magellan &amp; Cie, p. 9-29, 2013, 978-2-35074-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insondable puits du passé ou les métamorphoses du labyrinthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machtelt Israëls; Louis A. Waldman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Studies in Honor of Joseph Connors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harvard University Center for Italian Renaissance Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-29, 2013, 978-0-674-07327-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. The XXIV International Carlo Scarpa Prize for Gardens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Patrizia BOSCHIERO, Luigi LATINI et Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en ordre du monde : le traitement de l’espace dans l’art des jardins du XVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 292-302, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins contemporains : des laboratoires pour un projet humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Llalnta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2013 : dix ans de culture partagée avec le CAUE du Gard. Actes des conférences du Conseil d’architecture, d’urbanisme et de l’environnement du Gard, cycles « Urbanisme, Architecture, Habitat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 30, p. 303-306, 2013, 978-2-74-666099-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cribier Pascal (1953-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, URL : http://www.universalis-edu.com/encyclopedie/pascal-cribier/, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foresta perduta e il paradiso ritrovato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrizia BOSCHIERO, Luigi LATINI, Domenico LUCIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skrúður, Núpur. Premio Internazionale Carlo Scarpa per il Giardino, XXIV edizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 150-157, 2013, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cribier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2013. Les personnalités, la politique, les connaissances, la culture en 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia universalis, p. 369, 2013, Universalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les contours de Taneka Beri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 122-125, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusto Utens, Lunette Lappeggi, vers 1599-1602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 41 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enracinement topographique d'un village-jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Domenico LUCIANI et Patrizia BOSCHIERO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taneka Beri. Prix International Carlo Scarpa pour le Jardin, vingt-deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trévise, Fondazione Beneton Studi Ricerche, p. 116-117, 2011, Memorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polidoro Caldara, dit da Caravaggio, Paysage avec scènes de la vie de la Madeleine, vers 1525-1526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Michael JAKOB et Claire-Lise SCHWOK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Paysages. Exposition d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gollion, Infolio, cat. 32 (2 p.), 2011, Archigraphy Paysages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 412-413, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labyrinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Anthony GRAFTON, Glenn W. MOST et Salvatore SETTIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Classical Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge (Mass.), Belknap Press of Harvard University Press, p. 505-506, 2010, Harvard University Press reference library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps qui passe et le temps qu'il fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. non numérotées (8 p.), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent LE BON (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Cribier : itinéraires d'un jardinier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Xavier Barral, p. 11-221, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00398928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. De la révolution industrielle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 434-439, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins [Prise de vue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 425, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : avatars du labyrinthe de la protohistoire à la postmodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé BRUNON, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin comme labyrinthe du monde. Métamorphoses d'un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Presses de université Paris-Sorbonne/Musée du Louvre éditions, p. 17-66, 2008, Art'hist</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins. Sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia universalis [Nouvelle édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopaedia universalis, vol. XIII, p. 442-445, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mollet, Théâtre des plans et jardinages (1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletC.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foyer artistique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 93-108, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobili presenze nel tempo fuggevole : la scultura nei giardini europei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Ida GIANELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino delle sculture fluide di Giuseppe Penone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turin/Londres/Venise/New York, Umberto Allemandi, p. 181-201, 2007, coll. « Archivi di arte contemporanea »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villas et jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 254-255, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire des artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 456-464, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mollet, Le Jardin de plaisir (1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Lemerle, Yves Pauwels, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Livres d'architecture. Manuscrits et imprimés publiés en France, écrits ou traduits en français (XVIe siècle - XVIIe siècle) [base numérique], sous la direction : Frédérique LEMERLE et Yves PAUWELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tours, Centre d'Études Supérieures de la Renaissance, http://www.cesr.univ-tours.fr/architectura/Traite/Auteur/MolletA.asp, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange, génie universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Hachette, p. 98-99, 2007, Guides bleus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripensare i limiti del giardino, parcella e totalità del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per un giardino della terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence, Leo S. Olschki, pp.9-30, 2006, Giardini e Paesaggio, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage (arts et architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notionnaires. Volume 1 : Notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Encyclopædia Universalis, pp.758-760, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orizzonte enciclopedico : la catalogazione del sapere nel ‘giardino di memoria' di Agostino Del Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Baldan Zenoni-Politeo et Antonella Pietrogrande, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il giardino e la memoria del mondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki, pp.59-75, 2002, Giardini e Paesaggio, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'amenità delle dolci ombre” : le jardin et la sensation du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via d'Ombra, Alfredo Pirri. Villa Medici, Roma 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soveria Mannelli, Rubbetino Editore, pp.17-21, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Francini (1571-1651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Racine, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs de jardins et de paysages en France de la Renaissance au XXIe siècle : Tome I : De la Renaissance au début du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles et Versailles, Actes Sud / École Nationale Supérieure du Paysage, pp.38-42, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitifs modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin : Catalogue de l'exposition de Rome, Villa Médicis, 21 juin-24 septembre 2000, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.20-21, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prodiges du prince : Pratolino, refuge féerique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.124-140, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promenades du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Brunon, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin, notre double. Sagesse et déraison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Editions Autrement, pp.157-182, 1999, Mutations, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre temps du tragique – Niobé', installation de Stéphane Marcault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mémoire : Catalogue de l'exposition de Rome, Villa Médicis, 28 mai-29 août 1999, sous la direction de Laurence Bossé, Carolyn Christov-Barkagiev et Hans Ulrich Obrist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Académie de France à Rome / Paris musées, pp.350-353, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il bell'ordine della natura : spazio e collezioni nel giardino di villa Medici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Hochmann, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa Medici : il sogno di un cardinale. Collezioni e artisti di Ferdinando de' Medici : Catalogue de l'exposition de Rome, Villa Médicis, 17 novembre 1999–5 mars 2000, sous la direction de Michel Hochmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rome, Accademia di Francia a Roma / Edizioni De Luca, pp.66-73, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La danza del Sole : Tra giardino, scena, festa : il nodo di Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Fagiolo, Maria Adriana Giusti, Vincenzo Cazzato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Specchio del Paradiso. Giardino e teatro dall'Antico al Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Silvana Editoriale, pp.97-109, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins des Médicis au XVIe siècle : le nouveau règne de Vénus-Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence, guide rédigé par Michel Pierre, avec des textes d'introduction d'Antonio Tabucchi et Hervé Brunon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Éditions Autrement, pp.14-23, 1997, Les guides Autrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jardins du Marais. Yves Gillen, textes de Jean-Louis Vincendeau, photographies de Pascale Guillaumin et Jean-Louis Vincendeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela De Poli, Traces de paysages recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, p. 12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grottes cristallisent l’imaginaire. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'art élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.ghamu.org/spip.php?article386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer au présent les jardins du passé. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00907572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos &amp;quot; à Denis RIBOUILLAULT, Rome en ses jardins. Paysage et pouvoir au XVIe siècle, Paris, Comité des travaux historiques et scientifiques/Institut national d'histoire de l'art, coll. &amp;quot; L'Art & l'Essai &amp;quot; (12), 2013, p. 7-11.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de paysage dans les sciences humaines et sociales : repères sur les approches “culturalistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l'eau dans les jardins, de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt perdue et le paradis retrouvé / La foresta perduta e il paradiso ritrovato / Forest Lost and Paradise Regained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratolino : art des jardins et imaginaire de la nature dans l'Italie de la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Delbecq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rumelhart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29869" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Contour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fuzzati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836045v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618394v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cribier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193175v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167953v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167937v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168007v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farhat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138493v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138718v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138512v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138536v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ribouillault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#232;nech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions1sur1.wordpress.com/home/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2017/03/giardini-di-saggezza/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618415v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343388v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05271373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684442v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927642v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9791222304946" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273019v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927674v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272341v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decaudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/libro/lanima-in-giardino/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493283v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493318v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouvelles-editionslatines.com/livre/les-arts-reunis-etudes-offertes-a-daniel-rabreau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327903v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178960v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178973v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113508v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itatti.harvard.edu/publications/renaissance-studies-honor-joseph-connors-toward-festschrift%C2%A0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906178v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847786v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799559v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618425v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618404v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398932v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398928v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359925v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359923v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343395v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177594v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174986v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177597v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174976v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264337v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167940v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168072v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168050v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168045v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168042v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319211v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122255v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789680v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907572v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462112v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168081v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447571v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05302753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Delbecq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rumelhart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mosser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168107v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;rault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Contour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547175v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fuzzati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822224v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634100v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cribier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167953v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138496v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167997v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168000v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farhat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138536v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138718v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138621v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167993v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167991v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167900v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03782638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ribouillault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cousinie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#232;nech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hilaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions1sur1.wordpress.com/home/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org/2017/03/giardini-di-saggezza/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073274v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073279v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618415v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343388v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05271373v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821916v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684442v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304752v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193213v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927642v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9791222304946" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273019v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927947v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416501v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decaudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272341v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deriveapprodi.com/libro/lanima-in-giardino/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493316v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493283v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493318v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327903v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443795v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouvelles-editionslatines.com/livre/les-arts-reunis-etudes-offertes-a-daniel-rabreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178960v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113508v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itatti.harvard.edu/publications/renaissance-studies-honor-joseph-connors-toward-festschrift%C2%A0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188086v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799559v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822858v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835976v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618429v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618425v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618404v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398932v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398928v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359925v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359923v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343395v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359930v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177597v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174976v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264337v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174986v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174989v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167940v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168072v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168053v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168045v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168042v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194683v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319211v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122255v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789680v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907572v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462112v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168081v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447571v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>