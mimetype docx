--- v1 (2026-03-27)
+++ v2 (2026-04-25)
@@ -1337,247 +1337,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue social et transport ferroviaire</w:t>
+                <w:t xml:space="preserve">Représentation des intérêts et démocratisation de la gouvernance communautaire. L’apport du dialogue social et du dialogue civil à la construction d’un espace ferroviaire européen unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Quelle actualité de l'espace ferroviaire unique européen ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’IDHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131322v1</w:t>
+                <w:t xml:space="preserve">hal-03131304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des intérêts et démocratisation de la gouvernance communautaire. L’apport du dialogue social et du dialogue civil à la construction d’un espace ferroviaire européen unique</w:t>
+                <w:t xml:space="preserve">The making of a European railway area. Competition issues at stake in the development of social regulations and the setting of infrastructure charges in the EU railway policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’IDHES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conference « The European Government of Economies. The integration between markets' liberalization and employment relations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131304v1</w:t>
+                <w:t xml:space="preserve">hal-03131353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of a European railway area. Competition issues at stake in the development of social regulations and the setting of infrastructure charges in the EU railway policy</w:t>
+                <w:t xml:space="preserve">Dialogue social et transport ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference « The European Government of Economies. The integration between markets' liberalization and employment relations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence « Quelle actualité de l'espace ferroviaire unique européen ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131353v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des intérêts et démocratisation de la gouvernance communautaire. L’apport du dialogue social et du dialogue civil à la construction d’un espace ferroviaire européen unique</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique ferroviaire européenne : construire l’Europe du rail par la concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La SNCF à l’épreuve du XXIe siècle, Regards croisés sur le rail français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.33-57, 2020, 978-2-36512-313-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,51 +2638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58439C72"/>
+    <w:nsid w:val="F8295156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2869,51 +2869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-champin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-9854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203718615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/245150565734706252225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05560374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Champin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04131194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen-Vagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.1820163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05426769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04054375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/750-la-sncf-a-l-epreuve-du-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caillabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138634v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-champin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-9854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203718615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/245150565734706252225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05560374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Champin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04131194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen-Vagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.1820163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05426769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04054375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/750-la-sncf-a-l-epreuve-du-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caillabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138634v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>