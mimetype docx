--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1337,247 +1337,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des intérêts et démocratisation de la gouvernance communautaire. L’apport du dialogue social et du dialogue civil à la construction d’un espace ferroviaire européen unique</w:t>
+                <w:t xml:space="preserve">Dialogue social et transport ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’IDHES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conférence « Quelle actualité de l'espace ferroviaire unique européen ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131304v1</w:t>
+                <w:t xml:space="preserve">hal-03131322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of a European railway area. Competition issues at stake in the development of social regulations and the setting of infrastructure charges in the EU railway policy</w:t>
+                <w:t xml:space="preserve">Représentation des intérêts et démocratisation de la gouvernance communautaire. L’apport du dialogue social et du dialogue civil à la construction d’un espace ferroviaire européen unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference « The European Government of Economies. The integration between markets' liberalization and employment relations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’IDHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131353v1</w:t>
+                <w:t xml:space="preserve">hal-03131304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue social et transport ferroviaire</w:t>
+                <w:t xml:space="preserve">The making of a European railway area. Competition issues at stake in the development of social regulations and the setting of infrastructure charges in the EU railway policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Quelle actualité de l'espace ferroviaire unique européen ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Conference « The European Government of Economies. The integration between markets' liberalization and employment relations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131322v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des intérêts et démocratisation de la gouvernance communautaire. L’apport du dialogue social et du dialogue civil à la construction d’un espace ferroviaire européen unique</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique ferroviaire européenne : construire l’Europe du rail par la concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La SNCF à l’épreuve du XXIe siècle, Regards croisés sur le rail français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.33-57, 2020, 978-2-36512-313-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,51 +2638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8295156"/>
+    <w:nsid w:val="90B9A465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2869,51 +2869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-champin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-9854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203718615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/245150565734706252225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05560374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Champin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04131194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen-Vagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.1820163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05426769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04054375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/750-la-sncf-a-l-epreuve-du-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caillabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138634v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-champin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9228-9854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203718615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/245150565734706252225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05560374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Champin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04131194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen-Vagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.12648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.1820163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05426769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04054375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03131353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/750-la-sncf-a-l-epreuve-du-xxie-siecle.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02946566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Caillabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138634v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Foot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>